--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Pacchierotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8006-9168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Pacchierotti is a tenured researcher at CNRS-IRISA in Rennes, France, since 2016. He was previously a postdoctoral researcher at the Italian Institute of Technology, Genova, Italy. Pacchierotti earned his PhD at the University of Siena in 2014. He was Visiting Researcher in the Penn Haptics Group at University of Pennsylvania in 2014, the Dept. of Innovation in Mechanics and Management at University of Padua in 2013, the Institute for Biomedical Technology and Technical Medicine (MIRA) at University of Twente in 2014, and the Dept. Computer, Control and Management Engineering of the Sapienza University of Rome in 2022. Pacchierotti received the 2014 EuroHaptics Best PhD Thesis Award and the 2022 CNRS Bronze Medal. He was Chair of the IEEE Technical Committee on Haptics. He is Co-Chair of the IEEE Technical Committee on Telerobotics, and Secretary of the Eurohaptics Society. He has published more than 100 peer-reviewed papers on the topics of robotic teleoperation, cutaneous haptics, and wearable interfaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Reinforcement Learning for Multi-Agent Multi-Resource Allocation via Dynamic Cluster Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (8), pp.8123-8130. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3581126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972227v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable multi-sensory haptic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zane Zook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Lipomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), pp.288-302. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44222-025-00274-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Haptic Shared Control for Multiple Electromagnetic Untethered Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Piñan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8069-8080. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3477308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Graph Neural Network Approach to Fast-Convergent Dynamic Average Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3725857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback that rings true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-025-01513-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Human-Robot Interfaces based on 2D/3D Visual and Haptic Feedback for Aerial Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cuniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input State Stability of Gated Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2052 - 2063. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110671v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous/Tactile Haptic Feedback in Robotic Teleoperation: Motivation, Survey, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.978-998. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3344027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable Haptic Device for the Hand with Interchangeable End-Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on "Haptics in the metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities'", 17 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3284980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-UAVs end-to-end Distributed Trajectory Generation over Point Cloud Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (9), pp.7629-7636. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3426374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmEx: Adding Palmar Force-Feedback for 3D Manipulation with Haptic Exoskeleton Gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.3973-3980. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Haptics in the Metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ofek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback, Performance and Arousal: A Comparison Study in an Immersive VR Motor Skill Training Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-DoF Wearable Hand Device for Haptic Rendering of Surfaces and Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.103173. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping character animations using visual motion features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (38-48), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing haptic feedback information in robot-assisted needle insertion in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3271224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-guided Grasping to Minimise Torque Effort during Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Ghalamzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-023-10096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring human emotions to robot motions using Neural Policy Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Łukawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101121. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Tangibles Become Deformable: Studying Pseudo-Stiffness Perceptual Thresholds in a VR Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.2743 - 2752. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Inspired Haptic-Enabled Learning from Prehensile Move Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Lillienskiold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Misimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2020.3046775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared-control Teleoperation Architecture for Nonprehensile Object Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3086773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Digital Twins: Phygital Twins for Neuroergonomics in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Laffranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo de Michieli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.913605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control of a heterogeneous human-robot team for exploration and patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sirignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3109-3125. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2021.3106386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic teleoperation of flexible needles combining 3D ultrasound guidance and needle tip force feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel a L Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4859-4866. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3068635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral teleoperation with adaptive impedance control for contact tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongheui Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5429-5436. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-Maintenance Teleoperation of a UAV Fleet with Wearable Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1243-1262. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-enabled decentralized control of a heterogeneous human-robot team for search and rescue in partially-known environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alaaeldin Said Elsherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4843-4850. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of personalized wearable haptic interfaces to account for fingertip size and shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.266 - 272. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3076106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for Fingertip Size to Render Tactile Cues More Accurately</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.144-151. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2966993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular wearable finger interface for cutaneous and kinesthetic interaction: control and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.706-716. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2899551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power wheelchair navigation assistance using wearable vibrotactile haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Balix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Navigation in VR: exploring haptic rendering of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.2589 - 2601. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Aware Human-Assisted Navigation of Mobile Robots on Persistent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.4711-4718. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3003882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring about the human operator: haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2969662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Haptic Shared-Control Architecture for Guided Multi-Target Robotic Grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2913643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Hand-Held Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2936736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic microsurgical forceps for transoral laser microsurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-based shared-control methods for a dual-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siciliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4249-4256. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-driven PCA-based design optimization of wearable cutaneous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2214-2221. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2810953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wearable finger haptics and Augmented Reality: User evaluation using an external camera and the Microsoft HoloLens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4297-4304. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Control of Miniaturized Untethered Soft Magnetic Grippers With Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changkyu Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.290 - 306. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2016.2635106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of magnified haptic feedback for robot-assisted needle insertion and palpation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Revolute-Revolute-Spherical wearable fingertip cutaneous device for stiffness rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2755015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wearable haptic systems for the fingers in Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.511 - 522. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2691328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Solazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous Feedback of Fingertip Deformation and Vibration for Palpation in Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2455932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback to ensure the stability of robotic teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (14), pp.1773-1787. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364915603135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptixel: Encoding Data through Cutaneous Force-based Encountered-Type Fingertip Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified 3D control of magnetic objects by a triple-coil static unit on a robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamerlan Srymbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness regulation co-pilot in bilateral teleimpedance control: a preliminary user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Mariager Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (Georgia), United States. pp.5622-5628, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion-Safe Shared Micromanipulation in Vision-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Goalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telepresence 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Reality: Can Pseudo-Haptics Enhance Vibration Intensity Perception in Co-Located AR Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Analysis and Evaluation of an Origami Encounter-type Wearable Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEPRESENCE 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared Control of a Pair of Microrobots for Telemanipulation using Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Cognitive Load in Teleoperating Swarms of Robots through a Data-Driven Shared Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu-Dhabi, United Arab Emirates. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Based Real-Time 3D Tracking for Micro-Agent Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Pinan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2024 - International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024.10612750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR-HAP-Enabling Haptic Interaction in Extended Reality: Challenges, Directions, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - 23rd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, United States. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct64951.2024.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Graph Time-Constant Network for Multi-Agent Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan (Italie), Italy. pp.793-800, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HapticSpider: a 7-DoF Wearable Device for Cutaneous Interaction with the Palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Connectivity-maintenance Control of a Team of Unmanned Aerial Vehicles using Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sunny Nazeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAR 2024 - 10th International Conference on Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Singapore, Singapore. pp.232-239, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAR61844.2024.10569813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Increase the Perceived Intensity of Mid-Air Haptic Shapes Rendered With Dynamic Tactile Pointers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics conference (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Connectivity Maintenance for Quadrotor UAVs with Field of View Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.11111-11118, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605495.3605796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter-Type Haptic Device Enabling Edges, Vertexes and Plane Palm Interaction: the Haptic Origami Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized time-domain control of passive haptic teleoperation systems for multi-DoF interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somabotics Toolkit for Rapid Prototyping Human-Robot Interaction Experiences using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kucukyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2023 (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot persistent environmental monitoring based on constraint-driven execution of learned robot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Notomista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.6853-6859, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable cutaneous device for applying position/location haptic feedback in navigation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS52432.2022.9765619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer with Twin-Delayed DDPG for Shared Control of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - 39th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.4073-4079, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472306.3478351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Multi-Modal Auditory-Visual-Tactile Framework for Remote Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2020 - 3rd International Conference on Information and Computer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT50521.2020.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALC 2020 - IEEE ICRA workshop on Shared Autonomy: Learning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Active Perception for Human-Assisted Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting under Nonholonomic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.8151-8157, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision detection and isolation on a robot using joint torque sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.7604-7609, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-oriented passivity control design for haptic-enabled teleoperation systems with multiple degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-optimal passivity layer design for time-domain control of multi-DoF haptic-enabled teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User evaluation of a haptic-enabled shared-control approach for robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleoperation in cluttered environments using wearable haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.3401-3408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-subject Evaluation of Shared-Control Approaches for Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ IROS Workshop Human in-the-loop robotic manipulation: on the influence of the human role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward EEG discrimination of fingers movements during motor imagery vs passive movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragusanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined tracking and vibrotactile rendering with a wearable armband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands- on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Fields: Sketching Collective Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Toll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of pressure and textures using wearable haptics in immersive VR environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, VR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaksh Subhash Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins and Healthcare: Quick Overview and Human-Centric Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sternini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth and Human-Centered Design Towards Enhanced Health, Care, and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 120, Springer Nature, pp.57-78, 2023, Studies in Big Data, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3989-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Air Haptics: Future Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Hoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgiou et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.385-397, In press, Human–Computer Interaction Series, 978-3-031-04043-6. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft wearable assistive robotics: exosuits and supernumerary limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Masia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Xiloyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wearable Exoskeleton Systems: Design, control and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-254, 2018, 9781785613029. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbce108e_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Experiencing Vibrations in the Hands to represent Virtual Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demonstration at WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Machines Feel and Cooperate: Engineering Human-Cyberphysical Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Télécom n° 217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wearable Haptic Technologies for Navigation Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback for robotics and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Rennes 1 (UR1), Rennes, FRA., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial in “Frontiers in Haptic Technology and Interaction Design: the Challenges, the Technology, the Perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasti Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI 2022 - Nordic Human-Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aarhus, Denmark. ACM, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3547522.3558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Pacchierotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8006-9168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Pacchierotti is a tenured researcher at CNRS-IRISA in Rennes, France, since 2016. He was previously a postdoctoral researcher at the Italian Institute of Technology, Genova, Italy. Pacchierotti earned his PhD at the University of Siena in 2014. He was Visiting Researcher in the Penn Haptics Group at University of Pennsylvania in 2014, the Dept. of Innovation in Mechanics and Management at University of Padua in 2013, the Institute for Biomedical Technology and Technical Medicine (MIRA) at University of Twente in 2014, and the Dept. Computer, Control and Management Engineering of the Sapienza University of Rome in 2022. Pacchierotti received the 2014 EuroHaptics Best PhD Thesis Award and the 2022 CNRS Bronze Medal. He was Chair of the IEEE Technical Committee on Haptics. He is Co-Chair of the IEEE Technical Committee on Telerobotics, and Secretary of the Eurohaptics Society. He has published more than 100 peer-reviewed papers on the topics of robotic teleoperation, cutaneous haptics, and wearable interfaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Optimization for Safe and Visibility-Aware Shared Control of Magnetically Actuated Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R. Posselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3676201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Reinforcement Learning for Multi-Agent Multi-Resource Allocation via Dynamic Cluster Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (8), pp.8123-8130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3581126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972227v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable multi-sensory haptic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zane Zook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Lipomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), pp.288-302. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44222-025-00274-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Haptic Shared Control for Multiple Electromagnetic Untethered Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Piñan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8069-8080. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3477308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Graph Neural Network Approach to Fast-Convergent Dynamic Average Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3725857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback that rings true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-025-01513-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Human-Robot Interfaces based on 2D/3D Visual and Haptic Feedback for Aerial Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cuniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input State Stability of Gated Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2052 - 2063. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110671v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous/Tactile Haptic Feedback in Robotic Teleoperation: Motivation, Survey, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.978-998. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3344027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable Haptic Device for the Hand with Interchangeable End-Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on "Haptics in the metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities'", 17 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3284980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-UAVs end-to-end Distributed Trajectory Generation over Point Cloud Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (9), pp.7629-7636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3426374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Haptics in the Metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ofek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback, Performance and Arousal: A Comparison Study in an Immersive VR Motor Skill Training Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmEx: Adding Palmar Force-Feedback for 3D Manipulation with Haptic Exoskeleton Gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.3973-3980. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-DoF Wearable Hand Device for Haptic Rendering of Surfaces and Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.103173. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping character animations using visual motion features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (38-48), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing haptic feedback information in robot-assisted needle insertion in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3271224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-guided Grasping to Minimise Torque Effort during Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Ghalamzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-023-10096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring human emotions to robot motions using Neural Policy Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Łukawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101121. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Tangibles Become Deformable: Studying Pseudo-Stiffness Perceptual Thresholds in a VR Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.2743 - 2752. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Inspired Haptic-Enabled Learning from Prehensile Move Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Lillienskiold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Misimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2020.3046775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared-control Teleoperation Architecture for Nonprehensile Object Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3086773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control of a heterogeneous human-robot team for exploration and patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sirignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3109-3125. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2021.3106386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Digital Twins: Phygital Twins for Neuroergonomics in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Laffranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo de Michieli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.913605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of personalized wearable haptic interfaces to account for fingertip size and shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.266 - 272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3076106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic teleoperation of flexible needles combining 3D ultrasound guidance and needle tip force feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel a L Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4859-4866. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3068635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral teleoperation with adaptive impedance control for contact tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongheui Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5429-5436. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-Maintenance Teleoperation of a UAV Fleet with Wearable Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1243-1262. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-enabled decentralized control of a heterogeneous human-robot team for search and rescue in partially-known environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alaaeldin Said Elsherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4843-4850. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Aware Human-Assisted Navigation of Mobile Robots on Persistent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.4711-4718. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3003882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power wheelchair navigation assistance using wearable vibrotactile haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Balix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring about the human operator: haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2969662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Navigation in VR: exploring haptic rendering of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.2589 - 2601. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for Fingertip Size to Render Tactile Cues More Accurately</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.144-151. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2966993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular wearable finger interface for cutaneous and kinesthetic interaction: control and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.706-716. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2899551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic microsurgical forceps for transoral laser microsurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Haptic Shared-Control Architecture for Guided Multi-Target Robotic Grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2913643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Hand-Held Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2936736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Control of Miniaturized Untethered Soft Magnetic Grippers With Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changkyu Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.290 - 306. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2016.2635106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-based shared-control methods for a dual-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siciliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4249-4256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-driven PCA-based design optimization of wearable cutaneous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2214-2221. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2810953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wearable finger haptics and Augmented Reality: User evaluation using an external camera and the Microsoft HoloLens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4297-4304. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of magnified haptic feedback for robot-assisted needle insertion and palpation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Revolute-Revolute-Spherical wearable fingertip cutaneous device for stiffness rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2755015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wearable haptic systems for the fingers in Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.511 - 522. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2691328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Solazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous Feedback of Fingertip Deformation and Vibration for Palpation in Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2455932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback to ensure the stability of robotic teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (14), pp.1773-1787. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364915603135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified 3D control of magnetic objects by a triple-coil static unit on a robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamerlan Srymbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptixel: Encoding Data through Cutaneous Force-based Encountered-Type Fingertip Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness regulation co-pilot in bilateral teleimpedance control: a preliminary user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Mariager Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (Georgia), United States. pp.5622-5628, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Reality: Can Pseudo-Haptics Enhance Vibration Intensity Perception in Co-Located AR Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion-Safe Shared Micromanipulation in Vision-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Goalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telepresence 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Analysis and Evaluation of an Origami Encounter-type Wearable Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEPRESENCE 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared Control of a Pair of Microrobots for Telemanipulation using Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Cognitive Load in Teleoperating Swarms of Robots through a Data-Driven Shared Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu-Dhabi, United Arab Emirates. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR-HAP-Enabling Haptic Interaction in Extended Reality: Challenges, Directions, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - 23rd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, United States. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct64951.2024.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Based Real-Time 3D Tracking for Micro-Agent Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Pinan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2024 - International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024.10612750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HapticSpider: a 7-DoF Wearable Device for Cutaneous Interaction with the Palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Graph Time-Constant Network for Multi-Agent Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan (Italie), Italy. pp.793-800, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Connectivity-maintenance Control of a Team of Unmanned Aerial Vehicles using Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sunny Nazeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAR 2024 - 10th International Conference on Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Singapore, Singapore. pp.232-239, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAR61844.2024.10569813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Increase the Perceived Intensity of Mid-Air Haptic Shapes Rendered With Dynamic Tactile Pointers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics conference (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Connectivity Maintenance for Quadrotor UAVs with Field of View Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.11111-11118, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605495.3605796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter-Type Haptic Device Enabling Edges, Vertexes and Plane Palm Interaction: the Haptic Origami Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized time-domain control of passive haptic teleoperation systems for multi-DoF interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somabotics Toolkit for Rapid Prototyping Human-Robot Interaction Experiences using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kucukyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2023 (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot persistent environmental monitoring based on constraint-driven execution of learned robot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Notomista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.6853-6859, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable cutaneous device for applying position/location haptic feedback in navigation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS52432.2022.9765619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer with Twin-Delayed DDPG for Shared Control of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - 39th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.4073-4079, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472306.3478351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Active Perception for Human-Assisted Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Multi-Modal Auditory-Visual-Tactile Framework for Remote Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2020 - 3rd International Conference on Information and Computer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT50521.2020.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALC 2020 - IEEE ICRA workshop on Shared Autonomy: Learning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting under Nonholonomic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.8151-8157, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision detection and isolation on a robot using joint torque sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.7604-7609, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-oriented passivity control design for haptic-enabled teleoperation systems with multiple degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-optimal passivity layer design for time-domain control of multi-DoF haptic-enabled teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User evaluation of a haptic-enabled shared-control approach for robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleoperation in cluttered environments using wearable haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.3401-3408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-subject Evaluation of Shared-Control Approaches for Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ IROS Workshop Human in-the-loop robotic manipulation: on the influence of the human role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward EEG discrimination of fingers movements during motor imagery vs passive movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragusanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined tracking and vibrotactile rendering with a wearable armband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands- on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Fields: Sketching Collective Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Toll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of pressure and textures using wearable haptics in immersive VR environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, VR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaksh Subhash Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins and Healthcare: Quick Overview and Human-Centric Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sternini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth and Human-Centered Design Towards Enhanced Health, Care, and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 120, Springer Nature, pp.57-78, 2023, Studies in Big Data, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3989-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Air Haptics: Future Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Hoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgiou et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.385-397, In press, Human–Computer Interaction Series, 978-3-031-04043-6. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft wearable assistive robotics: exosuits and supernumerary limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Masia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Xiloyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wearable Exoskeleton Systems: Design, control and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-254, 2018, 9781785613029. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbce108e_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Experiencing Vibrations in the Hands to represent Virtual Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demonstration at WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Machines Feel and Cooperate: Engineering Human-Cyberphysical Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Télécom n° 217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wearable Haptic Technologies for Navigation Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback for robotics and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Rennes 1 (UR1), Rennes, FRA., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial in “Frontiers in Haptic Technology and Interaction Design: the Challenges, the Technology, the Perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasti Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI 2022 - Nordic Human-Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aarhus, Denmark. ACM, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3547522.3558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId460"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE25F216"/>
+    <w:nsid w:val="0CB3C062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-pacchierotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8006-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972227v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3581126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fleck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Clark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Preston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipomi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00274-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04725498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pi&#241;an Basualdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3477308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-025-01513-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allenspach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cuniato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02284-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110671v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372710" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3344027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3284980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552877v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3426374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumaditis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Luca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122137v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3271224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Rahal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Ghalamzan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abi-Farraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo  Giordano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10096-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04127402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek &#321;ukawski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Victores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.05.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Lillienskiold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Misimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2020.3046775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246629v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cacace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ruggiero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3086773" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Barresi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Laffranchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Michieli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.913605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sirignano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2021.3106386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03164691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel a L Estima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3068635" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongheui Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066974" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3000060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaaeldin Said Elsherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067859" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3076106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Young" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J Kuchenbecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2966993" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2899551" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3041341" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matarese" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabiccini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Artoni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2969662" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Arenz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2913643" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Otaduy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2936736" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Chauhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshpande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1887-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2810953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Maisto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864354" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ongaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van den Brink" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changkyu Yoon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2016.2635106" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1809" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2755015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616505v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2691328" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kuchenbecker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2455932" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chinello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvezzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prattichizzo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915603135" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Badr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791027" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cinus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamerlan Srymbetov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomez Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mariager Jakobsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127810" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190024v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Raphalen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goalard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294843v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gendreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guillaumin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765724" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castellani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pinan Basualdo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Mei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612750" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Georgiou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct64951.2024.00205" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552893v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886394" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_23" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487145v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sunny Nazeer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR61844.2024.10569813" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123913v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197077v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099662v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bianchini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Price" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kucukyilmaz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Notomista" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811673" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS52432.2022.9765619" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584085v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Victores" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812245" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02507203v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT50521.2020.00040" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103670v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197603v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968494" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197009v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967998" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875432v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo A Moreno Franco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618970" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691114v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479084v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lisini Baldi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707627v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnoletti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166907v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gaggioli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sternini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravizza" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3989-3_4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781035v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Freeman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Hoshi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_18" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827139v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Masia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Xiloyannis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cappello" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbce108e_ch10" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200610v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356277v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807745v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasti Seifi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547522.3558898" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-pacchierotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8006-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Raphalen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Posselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3676201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972227v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3581126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fleck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Preston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipomi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00274-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04725498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pi&#241;an Basualdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3477308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725857" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-025-01513-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allenspach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cuniato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02284-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110671v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3344027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3284980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552877v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3426374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumaditis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122137v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3271224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Rahal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Ghalamzan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abi-Farraj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo  Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10096-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04127402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek &#321;ukawski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Victores" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.05.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Lillienskiold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Misimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2020.3046775" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246629v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cacace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ruggiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3086773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sirignano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2021.3106386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Barresi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Laffranchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Michieli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.913605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3076106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03164691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel a L Estima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3068635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongheui Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066974" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3000060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaaeldin Said Elsherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067859" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matarese" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabiccini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Artoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2969662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3041341" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J Kuchenbecker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2966993" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2899551" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Chauhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshpande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1887-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Arenz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neumann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2913643" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Otaduy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2936736" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ongaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van den Brink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changkyu Yoon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2016.2635106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2810953" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Maisto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1809" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2755015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2691328" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kuchenbecker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2455932" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chinello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvezzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prattichizzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915603135" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cinus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamerlan Srymbetov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Badr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791027" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomez Hernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mariager Jakobsen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127810" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294843v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gendreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guillaumin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765724" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190024v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goalard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castellani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Georgiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct64951.2024.00205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587941v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pinan Basualdo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Mei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612750" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552893v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886394" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sunny Nazeer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR61844.2024.10569813" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099662v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bianchini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Price" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kucukyilmaz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594774v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Notomista" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811673" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS52432.2022.9765619" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584085v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Victores" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812245" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02507203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT50521.2020.00040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103670v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968494" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197009v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967998" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo A Moreno Franco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618970" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851710v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572358v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479084v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lisini Baldi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnoletti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gaggioli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sternini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravizza" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3989-3_4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Freeman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Hoshi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_18" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827139v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Masia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Xiloyannis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cappello" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbce108e_ch10" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200610v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356277v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807745v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasti Seifi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547522.3558898" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>