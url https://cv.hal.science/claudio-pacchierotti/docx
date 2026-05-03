--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Pacchierotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8006-9168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Pacchierotti is a tenured researcher at CNRS-IRISA in Rennes, France, since 2016. He was previously a postdoctoral researcher at the Italian Institute of Technology, Genova, Italy. Pacchierotti earned his PhD at the University of Siena in 2014. He was Visiting Researcher in the Penn Haptics Group at University of Pennsylvania in 2014, the Dept. of Innovation in Mechanics and Management at University of Padua in 2013, the Institute for Biomedical Technology and Technical Medicine (MIRA) at University of Twente in 2014, and the Dept. Computer, Control and Management Engineering of the Sapienza University of Rome in 2022. Pacchierotti received the 2014 EuroHaptics Best PhD Thesis Award and the 2022 CNRS Bronze Medal. He was Chair of the IEEE Technical Committee on Haptics. He is Co-Chair of the IEEE Technical Committee on Telerobotics, and Secretary of the Eurohaptics Society. He has published more than 100 peer-reviewed papers on the topics of robotic teleoperation, cutaneous haptics, and wearable interfaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Optimization for Safe and Visibility-Aware Shared Control of Magnetically Actuated Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R. Posselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3676201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Reinforcement Learning for Multi-Agent Multi-Resource Allocation via Dynamic Cluster Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (8), pp.8123-8130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3581126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972227v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable multi-sensory haptic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zane Zook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Lipomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), pp.288-302. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44222-025-00274-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Haptic Shared Control for Multiple Electromagnetic Untethered Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Piñan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8069-8080. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3477308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Graph Neural Network Approach to Fast-Convergent Dynamic Average Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3725857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback that rings true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-025-01513-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Human-Robot Interfaces based on 2D/3D Visual and Haptic Feedback for Aerial Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cuniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input State Stability of Gated Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2052 - 2063. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110671v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous/Tactile Haptic Feedback in Robotic Teleoperation: Motivation, Survey, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.978-998. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3344027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable Haptic Device for the Hand with Interchangeable End-Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on "Haptics in the metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities'", 17 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3284980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-UAVs end-to-end Distributed Trajectory Generation over Point Cloud Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (9), pp.7629-7636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3426374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Haptics in the Metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ofek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback, Performance and Arousal: A Comparison Study in an Immersive VR Motor Skill Training Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmEx: Adding Palmar Force-Feedback for 3D Manipulation with Haptic Exoskeleton Gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.3973-3980. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-DoF Wearable Hand Device for Haptic Rendering of Surfaces and Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.103173. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping character animations using visual motion features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (38-48), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing haptic feedback information in robot-assisted needle insertion in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3271224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-guided Grasping to Minimise Torque Effort during Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Ghalamzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-023-10096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring human emotions to robot motions using Neural Policy Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Łukawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101121. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Tangibles Become Deformable: Studying Pseudo-Stiffness Perceptual Thresholds in a VR Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.2743 - 2752. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Inspired Haptic-Enabled Learning from Prehensile Move Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Lillienskiold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Misimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2020.3046775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared-control Teleoperation Architecture for Nonprehensile Object Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3086773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control of a heterogeneous human-robot team for exploration and patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sirignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3109-3125. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2021.3106386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Digital Twins: Phygital Twins for Neuroergonomics in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Laffranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo de Michieli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.913605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of personalized wearable haptic interfaces to account for fingertip size and shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.266 - 272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3076106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic teleoperation of flexible needles combining 3D ultrasound guidance and needle tip force feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel a L Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4859-4866. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3068635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral teleoperation with adaptive impedance control for contact tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongheui Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5429-5436. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-Maintenance Teleoperation of a UAV Fleet with Wearable Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1243-1262. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-enabled decentralized control of a heterogeneous human-robot team for search and rescue in partially-known environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alaaeldin Said Elsherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4843-4850. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Aware Human-Assisted Navigation of Mobile Robots on Persistent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.4711-4718. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3003882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power wheelchair navigation assistance using wearable vibrotactile haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Balix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring about the human operator: haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2969662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Navigation in VR: exploring haptic rendering of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.2589 - 2601. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for Fingertip Size to Render Tactile Cues More Accurately</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.144-151. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2966993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular wearable finger interface for cutaneous and kinesthetic interaction: control and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.706-716. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2899551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic microsurgical forceps for transoral laser microsurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Haptic Shared-Control Architecture for Guided Multi-Target Robotic Grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2913643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Hand-Held Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2936736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Control of Miniaturized Untethered Soft Magnetic Grippers With Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changkyu Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.290 - 306. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2016.2635106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-based shared-control methods for a dual-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siciliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4249-4256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-driven PCA-based design optimization of wearable cutaneous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2214-2221. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2810953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wearable finger haptics and Augmented Reality: User evaluation using an external camera and the Microsoft HoloLens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4297-4304. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of magnified haptic feedback for robot-assisted needle insertion and palpation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Revolute-Revolute-Spherical wearable fingertip cutaneous device for stiffness rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2755015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wearable haptic systems for the fingers in Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.511 - 522. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2691328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Solazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous Feedback of Fingertip Deformation and Vibration for Palpation in Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2455932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback to ensure the stability of robotic teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (14), pp.1773-1787. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364915603135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified 3D control of magnetic objects by a triple-coil static unit on a robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamerlan Srymbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptixel: Encoding Data through Cutaneous Force-based Encountered-Type Fingertip Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness regulation co-pilot in bilateral teleimpedance control: a preliminary user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Mariager Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (Georgia), United States. pp.5622-5628, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Reality: Can Pseudo-Haptics Enhance Vibration Intensity Perception in Co-Located AR Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion-Safe Shared Micromanipulation in Vision-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Goalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telepresence 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Analysis and Evaluation of an Origami Encounter-type Wearable Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEPRESENCE 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared Control of a Pair of Microrobots for Telemanipulation using Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Cognitive Load in Teleoperating Swarms of Robots through a Data-Driven Shared Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu-Dhabi, United Arab Emirates. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR-HAP-Enabling Haptic Interaction in Extended Reality: Challenges, Directions, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - 23rd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, United States. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct64951.2024.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Based Real-Time 3D Tracking for Micro-Agent Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Pinan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2024 - International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024.10612750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HapticSpider: a 7-DoF Wearable Device for Cutaneous Interaction with the Palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Graph Time-Constant Network for Multi-Agent Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan (Italie), Italy. pp.793-800, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Connectivity-maintenance Control of a Team of Unmanned Aerial Vehicles using Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sunny Nazeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAR 2024 - 10th International Conference on Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Singapore, Singapore. pp.232-239, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAR61844.2024.10569813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Increase the Perceived Intensity of Mid-Air Haptic Shapes Rendered With Dynamic Tactile Pointers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics conference (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Connectivity Maintenance for Quadrotor UAVs with Field of View Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.11111-11118, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605495.3605796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter-Type Haptic Device Enabling Edges, Vertexes and Plane Palm Interaction: the Haptic Origami Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized time-domain control of passive haptic teleoperation systems for multi-DoF interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somabotics Toolkit for Rapid Prototyping Human-Robot Interaction Experiences using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kucukyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2023 (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot persistent environmental monitoring based on constraint-driven execution of learned robot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Notomista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.6853-6859, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable cutaneous device for applying position/location haptic feedback in navigation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS52432.2022.9765619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer with Twin-Delayed DDPG for Shared Control of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - 39th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.4073-4079, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472306.3478351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Active Perception for Human-Assisted Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Multi-Modal Auditory-Visual-Tactile Framework for Remote Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2020 - 3rd International Conference on Information and Computer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT50521.2020.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALC 2020 - IEEE ICRA workshop on Shared Autonomy: Learning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting under Nonholonomic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.8151-8157, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision detection and isolation on a robot using joint torque sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.7604-7609, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-oriented passivity control design for haptic-enabled teleoperation systems with multiple degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-optimal passivity layer design for time-domain control of multi-DoF haptic-enabled teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User evaluation of a haptic-enabled shared-control approach for robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleoperation in cluttered environments using wearable haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.3401-3408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-subject Evaluation of Shared-Control Approaches for Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ IROS Workshop Human in-the-loop robotic manipulation: on the influence of the human role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward EEG discrimination of fingers movements during motor imagery vs passive movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragusanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined tracking and vibrotactile rendering with a wearable armband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands- on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Fields: Sketching Collective Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Toll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of pressure and textures using wearable haptics in immersive VR environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, VR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaksh Subhash Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins and Healthcare: Quick Overview and Human-Centric Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sternini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth and Human-Centered Design Towards Enhanced Health, Care, and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 120, Springer Nature, pp.57-78, 2023, Studies in Big Data, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3989-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Air Haptics: Future Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Hoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgiou et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.385-397, In press, Human–Computer Interaction Series, 978-3-031-04043-6. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft wearable assistive robotics: exosuits and supernumerary limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Masia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Xiloyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wearable Exoskeleton Systems: Design, control and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-254, 2018, 9781785613029. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbce108e_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Experiencing Vibrations in the Hands to represent Virtual Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demonstration at WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Machines Feel and Cooperate: Engineering Human-Cyberphysical Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Télécom n° 217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wearable Haptic Technologies for Navigation Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback for robotics and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Rennes 1 (UR1), Rennes, FRA., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial in “Frontiers in Haptic Technology and Interaction Design: the Challenges, the Technology, the Perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasti Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI 2022 - Nordic Human-Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aarhus, Denmark. ACM, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3547522.3558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId460"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Pacchierotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8006-9168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Pacchierotti is a tenured researcher at CNRS-IRISA in Rennes, France, since 2016. He was previously a postdoctoral researcher at the Italian Institute of Technology, Genova, Italy. Pacchierotti earned his PhD at the University of Siena in 2014. He was Visiting Researcher in the Penn Haptics Group at University of Pennsylvania in 2014, the Dept. of Innovation in Mechanics and Management at University of Padua in 2013, the Institute for Biomedical Technology and Technical Medicine (MIRA) at University of Twente in 2014, and the Dept. Computer, Control and Management Engineering of the Sapienza University of Rome in 2022. Pacchierotti received the 2014 EuroHaptics Best PhD Thesis Award and the 2022 CNRS Bronze Medal. He was Chair of the IEEE Technical Committee on Haptics. He is Co-Chair of the IEEE Technical Committee on Telerobotics, and Secretary of the Eurohaptics Society. He has published more than 100 peer-reviewed papers on the topics of robotic teleoperation, cutaneous haptics, and wearable interfaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Optimization for Safe and Visibility-Aware Shared Control of Magnetically Actuated Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R. Posselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3676201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Reinforcement Learning for Multi-Agent Multi-Resource Allocation via Dynamic Cluster Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (8), pp.8123-8130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3581126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972227v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable multi-sensory haptic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zane Zook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janelle Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Lipomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), pp.288-302. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44222-025-00274-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Haptic Shared Control for Multiple Electromagnetic Untethered Microrobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Piñan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8069-8080. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3477308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gated Graph Neural Network Approach to Fast-Convergent Dynamic Average Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3725857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback that rings true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-025-01513-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Human-Robot Interfaces based on 2D/3D Visual and Haptic Feedback for Aerial Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allenspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cuniato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-025-02284-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimanual Ultrasound Mid-Air Haptics for Virtual Reality Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3417343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Multi-Actuator Vibrotactile Feedback Within Tangible Objects Enrich VR Manipulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (8), pp.4767-4779. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3279398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input State Stability of Gated Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.2052 - 2063. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCNS.2024.3372710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110671v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous/Tactile Haptic Feedback in Robotic Teleoperation: Motivation, Survey, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.978-998. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3344027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wearable Haptic Device for the Hand with Interchangeable End-Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on "Haptics in the metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities'", 17 (2), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3284980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-UAVs end-to-end Distributed Trajectory Generation over Point Cloud Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (9), pp.7629-7636. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3426374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Rendering of the Hand during 3D Manipulation in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.277-291. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2024.3358910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PalmEx: Adding Palmar Force-Feedback for 3D Manipulation with Haptic Exoskeleton Gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.3973-3980. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3244076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Haptics in the Metaverse: Haptic feedback for Virtual, Augmented, Mixed, and eXtended Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Di Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ofek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback, Performance and Arousal: A Comparison Study in an Immersive VR Motor Skill Training Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumaditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-DoF Wearable Hand Device for Haptic Rendering of Surfaces and Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.103173. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Haptic Perception of Directional Information Within a Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.680-686. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3279510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Hand Guidance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3269521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring human emotions to robot motions using Neural Policy Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Łukawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101121. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Perception of Mid-Air Tactile Shapes With Spatio-Temporally-Modulated Tactile Pointers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3611388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warping character animations using visual motion features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (38-48), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing haptic feedback information in robot-assisted needle insertion in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.536-542. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3271224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-guided Grasping to Minimise Torque Effort during Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Ghalamzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-023-10096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we effectively combine tangibles and ultrasound mid-air haptics? A study of acoustically transparent tangible surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2023.3267096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Tangibles Become Deformable: Studying Pseudo-Stiffness Perceptual Thresholds in a VR Grasping Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.2743 - 2752. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Inspired Haptic-Enabled Learning from Prehensile Move Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Lillienskiold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Misimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2020.3046775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shared-control Teleoperation Architecture for Nonprehensile Object Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3086773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control of a heterogeneous human-robot team for exploration and patrolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sirignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.3109-3125. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2021.3106386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Digital Twins: Phygital Twins for Neuroergonomics in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Laffranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo de Michieli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.913605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap detection in pairs of ultrasound mid-air vibrotactile stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Kirk Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of personalized wearable haptic interfaces to account for fingertip size and shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.266 - 272. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2021.3076106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic teleoperation of flexible needles combining 3D ultrasound guidance and needle tip force feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel a L Estima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4859-4866. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3068635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive Sensing for Improving Contact Rendering with Tangible Objects in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.2481-2487. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3047689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral teleoperation with adaptive impedance control for contact tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongheui Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.5429-5436. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3066974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-Maintenance Teleoperation of a UAV Fleet with Wearable Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1243-1262. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-enabled decentralized control of a heterogeneous human-robot team for search and rescue in partially-known environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alaaeldin Said Elsherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.4843-4850. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3067859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-Aware Human-Assisted Navigation of Mobile Robots on Persistent Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.4711-4718. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.3003882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power wheelchair navigation assistance using wearable vibrotactile haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Balix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring about the human operator: haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2969662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Navigation in VR: exploring haptic rendering of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.2589 - 2601. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.3041341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for Fingertip Size to Render Tactile Cues More Accurately</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.144-151. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2966993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics for larger interaction workspace in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2963028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular wearable finger interface for cutaneous and kinesthetic interaction: control and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.706-716. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2899551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altering the Stiffness, Friction, and Shape Perception of Tangible Objects in Virtual Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeven Villa Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2967389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic microsurgical forceps for transoral laser microsurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Haptic Shared-Control Architecture for Guided Multi-Target Robotic Grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Arenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2913643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable and Hand-Held Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Otaduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kajimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.227-231. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2019.2936736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Control of Miniaturized Untethered Soft Magnetic Grippers With Haptic Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changkyu Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.290 - 306. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2016.2635106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic-based shared-control methods for a dual-arm system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Selvaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Siciliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4249-4256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-driven PCA-based design optimization of wearable cutaneous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine J Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2214-2221. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2810953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wearable finger haptics and Augmented Reality: User evaluation using an external camera and the Microsoft HoloLens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.4297-4304. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2864354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Revolute-Revolute-Spherical wearable fingertip cutaneous device for stiffness rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2755015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of magnified haptic feedback for robot-assisted needle insertion and palpation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.1809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wearable haptic systems for the fingers in Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Maisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gionata Salvietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.511 - 522. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2691328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Solazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous Feedback of Fingertip Deformation and Vibration for Palpation in Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Kuchenbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2455932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback to ensure the stability of robotic teleoperation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (14), pp.1773-1787. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364915603135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Haptic Aesthetics: A Beat Interference Framework for Encoding Vibrotactile Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Haliyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptixel: Encoding Data through Cutaneous Force-based Encountered-Type Fingertip Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prouzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified 3D control of magnetic objects by a triple-coil static unit on a robotic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessé Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamerlan Srymbetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Measuring Sub-Surface Skin Displacement during Ultrasound Mid-Air Haptic Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saito Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Fridberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Multi-Actuator Haptic Handle for Virtual Reality Wheelchair Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the Constraints: Multi-Sensory Feedback in QP-Based Shared Control via Lagrange Multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Haptic Guidance Strategies with Power Wheelchair Users using a Multi-actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Hand Haptic Representation of User's Surroundings in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness regulation co-pilot in bilateral teleimpedance control: a preliminary user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Mariager Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics and Automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta (Georgia), United States. pp.5622-5628, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Reality: Can Pseudo-Haptics Enhance Vibration Intensity Perception in Co-Located AR Interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion-Safe Shared Micromanipulation in Vision-Constrained Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Goalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telepresence 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Analysis and Evaluation of an Origami Encounter-type Wearable Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEPRESENCE 2025 - Second IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared Control of a Pair of Microrobots for Telemanipulation using Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarthak Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Stimulation on the Arm via a Modular Wearable Sleeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Suwon, South Korea. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une poignée haptique multi-actionneurs pour l'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2024 – 13ème édition de la conférence Handicap francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Haptic Rendering Techniques for Navigating with a Multi-Actuator Vibrotactile Handle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.224-236, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing 3D Object Rendering Techniques for Ultrasound Mid-Air Haptics using Intersection Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2024 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2024, Dublin, Ireland. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3675231.3675235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Cognitive Load in Teleoperating Swarms of Robots through a Data-Driven Shared Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu-Dhabi, United Arab Emirates. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actuator Haptic Handle Using Soft Material for Vibration Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.251-263, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HapticSpider: a 7-DoF Wearable Device for Cutaneous Interaction with the Palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Graph Time-Constant Network for Multi-Agent Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan (Italie), Italy. pp.793-800, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Vibrotactile Patterns on both Hands Improve Guided Navigation with a Walker?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.391-404, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XR-HAP-Enabling Haptic Interaction in Extended Reality: Challenges, Directions, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - 23rd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, United States. pp.672-677, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct64951.2024.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Neural Network-Based Real-Time 3D Tracking for Micro-Agent Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Pinan Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARSS 2024 - International Conference on Manipulation, Automation and Robotics at Small Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MARSS61851.2024.10612750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic interaction with virtual deformable objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 3D 2024 -Conference on Italian Institute of Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Connectivity-maintenance Control of a Team of Unmanned Aerial Vehicles using Supervised Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sunny Nazeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAR 2024 - 10th International Conference on Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Singapore, Singapore. pp.232-239, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAR61844.2024.10569813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Haptic Perception of Directional Information Using a Uni-manual or Bi-manual Strategy on a Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS59260.2024.10520843}⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Different Is the Perception of Vibrotactile Texture Roughness in Augmented versus Virtual Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting the Texture Perception of Tangible Surfaces in Augmented Reality using Vibrotactile Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.469-484, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Connectivity Maintenance for Quadrotor UAVs with Field of View Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.11111-11118, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Increase the Perceived Intensity of Mid-Air Haptic Shapes Rendered With Dynamic Tactile Pointers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics conference (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter-Type Haptic Device Enabling Edges, Vertexes and Plane Palm Interaction: the Haptic Origami Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gomez Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect When Navigating a Crowd in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2023 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605495.3605796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized time-domain control of passive haptic teleoperation systems for multi-DoF interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Mushroom: a 3-DoF shape-changing encounter-type haptic device with interchangeable end-effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC56415.2023.10224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somabotics Toolkit for Rapid Prototyping Human-Robot Interaction Experiences using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Kucukyilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Haptics Conference 2023 (Work-in-Progress paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-DoF Haptic Device for Motion Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Rattle: Multi-Modal Rendering of Virtual Objects Inside a Hollow Container</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot persistent environmental monitoring based on constraint-driven execution of learned robot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Notomista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.6853-6859, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of spatialized vibrotactile impacts in a hand-held tangible for Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International conference on haptic science and technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stare-in-the-Crowd Effect in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.281-290, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Handle for Hand Motion Guidance and Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable cutaneous device for applying position/location haptic feedback in navigation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTICS52432.2022.9765619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Discrimination in the Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer with Twin-Delayed DDPG for Shared Control of Robotic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan G Victores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - 39th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.4073-4079, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9812245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tap Stimulation&amp;quot;: An Alternative To Vibrations To Convey The Apparent Haptic Motion Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPTICS 2022 - IEEE Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating apparent haptic motion for assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gueorguiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montréal / Virtual, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOLPHIN: A Framework for the Design and Perceptual Evaluation of Ultrasound Mid-Air Haptic Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lendy Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2021 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3474451.3476232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Virtual Agents: A Viewpoint-Driven Approach for Bodily Nonverbal Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Jovane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2021: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Event Japan, France. pp.164-166, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472306.3478351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeATaViX: WEarable Actuated TAngibles forVIrtual reality eXperiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Active Perception for Human-Assisted Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cognetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Salaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Multi-Modal Auditory-Visual-Tactile Framework for Remote Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2020 - 3rd International Conference on Information and Computer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT50521.2020.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic shared control for enhanced user comfort in robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Matarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gabiccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Artoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SALC 2020 - IEEE ICRA workshop on Shared Autonomy: Learning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Stiffness Sensations be Rendered in VirtualReality Using Mid-air Ultrasound Haptic Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2020 - 12th International Conference on Haptics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different tangible and virtual objects can be while still feeling the same?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guignardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Universal Tangible Objects: Optimizing Haptic Pinching Sensations in 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Shared-Control Methods for Robotic Cutting under Nonholonomic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahaf Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.8151-8157, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision detection and isolation on a robot using joint torque sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, Macau SAR China. pp.7604-7609, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8967998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the recognition of local shapes using mid-air ultrasound haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2019 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC.2019.8816127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-oriented passivity control design for haptic-enabled teleoperation systems with multiple degrees of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, USA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8618970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency-optimal passivity layer design for time-domain control of multi-DoF haptic-enabled teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olmo A Moreno Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Barcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User evaluation of a haptic-enabled shared-control approach for robotic telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Stiffness Perception of Tangible Objects in Mixed Reality Using Wearable Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Tinguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.81-90, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleoperation in cluttered environments using wearable haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Bimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.3401-3408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-subject Evaluation of Shared-Control Approaches for Robotic Telemanipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Abi-Farraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ IROS Workshop Human in-the-loop robotic manipulation: on the influence of the human role</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward EEG discrimination of fingers movements during motor imagery vs passive movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Malvezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragusanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - Doctoriales Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. pp.1-4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined tracking and vibrotactile rendering with a wearable armband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Aggravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Prattichizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands- on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Fields: Sketching Collective Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Toll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2020: Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, N. Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMAH : Pan-tilt Ultrasound Mid-Air Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demostration at IEEE Haptics Symposium (HAPTICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Washington, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendering of pressure and textures using wearable haptics in immersive VR environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lisini Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Gioioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality, VR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaksh Subhash Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Devigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Babel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pontonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Siciliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics Goes MOOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-158, 2025, 978-3-319-77270-7. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77270-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins and Healthcare: Quick Overview and Human-Centric Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacinto Barresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sternini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth and Human-Centered Design Towards Enhanced Health, Care, and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 120, Springer Nature, pp.57-78, 2023, Studies in Big Data, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3989-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Tactile Feedback for Immersive Virtual Reality Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-183, 2022, Human–Computer Interaction Series, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Air Haptics: Future Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Hoshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgiou et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Mid-Air Haptics for Touchless Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.385-397, In press, Human–Computer Interaction Series, 978-3-031-04043-6. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04043-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft wearable assistive robotics: exosuits and supernumerary limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Masia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Xiloyannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Wearable Exoskeleton Systems: Design, control and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-254, 2018, 9781785613029. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pbce108e_ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk on Hands: Experiencing Vibrations in the Hands to represent Virtual Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hands-on demonstration at WHC 2025 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Machines Feel and Cooperate: Engineering Human-Cyberphysical Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Télécom n° 217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Wearable Haptic Technologies for Navigation Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouzbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisheng Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Robuffo  Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutaneous haptic feedback for robotics and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Rennes 1 (UR1), Rennes, FRA., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03576321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial in “Frontiers in Haptic Technology and Interaction Design: the Challenges, the Technology, the Perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasti Seifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI 2022 - Nordic Human-Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aarhus, Denmark. ACM, pp.1-3, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3547522.3558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB3C062"/>
+    <w:nsid w:val="B52E4716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-pacchierotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8006-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Raphalen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Posselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3676201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972227v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3581126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fleck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Preston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipomi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00274-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04725498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pi&#241;an Basualdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3477308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725857" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-025-01513-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allenspach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cuniato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02284-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110671v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3344027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3284980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552877v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3426374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumaditis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Luca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122137v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3271224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Rahal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Ghalamzan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abi-Farraj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo  Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10096-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04127402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek &#321;ukawski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Victores" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.05.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Lillienskiold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Misimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2020.3046775" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246629v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cacace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ruggiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3086773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sirignano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2021.3106386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Barresi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Laffranchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Michieli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.913605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3076106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03164691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel a L Estima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3068635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongheui Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066974" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3000060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaaeldin Said Elsherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067859" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matarese" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabiccini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Artoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2969662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3041341" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J Kuchenbecker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2966993" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2899551" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Chauhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshpande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1887-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Arenz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neumann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2913643" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Otaduy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2936736" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ongaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van den Brink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changkyu Yoon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2016.2635106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2810953" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Maisto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1809" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2755015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2691328" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kuchenbecker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2455932" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chinello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvezzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prattichizzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915603135" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cinus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Alves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamerlan Srymbetov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Badr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791027" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomez Hernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mariager Jakobsen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127810" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294843v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gendreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guillaumin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765724" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190024v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goalard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castellani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Georgiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct64951.2024.00205" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587941v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pinan Basualdo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Mei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612750" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_23" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552893v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886394" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sunny Nazeer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR61844.2024.10569813" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099662v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bianchini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Price" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kucukyilmaz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594774v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Notomista" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811673" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS52432.2022.9765619" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584085v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Victores" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812245" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02507203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT50521.2020.00040" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103670v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197603v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968494" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197009v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967998" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo A Moreno Franco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618970" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851710v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572358v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479084v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lisini Baldi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnoletti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gaggioli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sternini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravizza" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3989-3_4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Freeman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Hoshi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_18" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827139v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Masia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Xiloyannis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cappello" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbce108e_ch10" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200610v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356277v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807745v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasti Seifi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547522.3558898" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-pacchierotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8006-9168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Raphalen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Posselli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Misra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3676201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972227v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3581126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fleck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janelle Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Preston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lipomi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44222-025-00274-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04725498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pi&#241;an Basualdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3477308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725857" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-025-01513-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allenspach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cuniato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02284-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lendy Mulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gicquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3417343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04109929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cabaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3279398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110671v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3372710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04354568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3344027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Kuang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Malvezzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3284980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552877v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3426374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3358910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3244076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chinello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumaditis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Luca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122137v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04063252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lac&#244;te" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3279510" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04075641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3269521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04127402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek &#321;ukawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Victores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611388" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877972v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jovane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.11.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3271224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Rahal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Ghalamzan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abi-Farraj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo  Giordano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10096-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057832v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3267096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Lillienskiold" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Misimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2020.3046775" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246629v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cacace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ruggiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3086773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sirignano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2021.3106386" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03706810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacinto Barresi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Laffranchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Michieli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.913605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Frier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03207560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3076106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03164691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel a L Estima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3068635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Tinguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3047689" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongheui Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3066974" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3000060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaaeldin Said Elsherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067859" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bivaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Balix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963831" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matarese" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabiccini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Artoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2969662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grzeskowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3041341" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Young" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J Kuchenbecker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2966993" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2963028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2899551" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Villa Salazar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Maciel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2967389" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Chauhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Deshpande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1887-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Arenz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neumann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2913643" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Otaduy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2936736" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ongaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van den Brink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changkyu Yoon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2016.2635106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2810953" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Maisto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2864354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2755015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1809" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2691328" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kuchenbecker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2455932" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chinello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malvezzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prattichizzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915603135" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shor" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Badr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543874v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cinus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamerlan Srymbetov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saito Sakaguchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Fridberger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Porro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093077v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123356" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomez Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mariager Jakobsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127810" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294843v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gendreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guillaumin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765724" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190024v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goalard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123226" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663149v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3675231.3675235" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castellani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553415v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_23" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552893v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886394" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553752v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_32" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823125v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Georgiou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct64951.2024.00205" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pinan Basualdo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Mei" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS61851.2024.10612750" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733238v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Santis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Le Jeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487145v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sunny Nazeer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR61844.2024.10569813" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425776v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS59260.2024.10520843}" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687738" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554311v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_39" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123913v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605495.3605796" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099662v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bianchini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04110135v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224373" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123974v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Price" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kucukyilmaz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614070v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_22" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594774v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Notomista" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811673" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581916v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00047" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551814v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS52432.2022.9765619" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584085v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G Victores" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812245" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551830v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03232677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298804v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Zanini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474451.3476232" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349919v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472306.3478351" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528160v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Howard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02507203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT50521.2020.00040" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103670v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103649v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02528180v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallagher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevalier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guignardat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816164" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02021319v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798205" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197603v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968494" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197009v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8967998" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02121329v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816127" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875432v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo A Moreno Franco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618970" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851708v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701839v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446280" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572358v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691114v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096010v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefeuvre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragusanu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479084v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lisini Baldi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Colas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Toll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479022v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707627v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnoletti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055958v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77270-7_4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166907v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gaggioli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sternini" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravizza" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3989-3_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797567v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03781035v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Freeman" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Hoshi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04043-6_18" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Masia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Xiloyannis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cappello" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbce108e_ch10" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200610v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356277v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03576321v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807745v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasti Seifi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547522.3558898" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>