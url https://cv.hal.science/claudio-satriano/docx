--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale Segmentation and Spatiotemporal Variability of the 2010 Mw 8.8 Maule Aftershock Sequence Revealed by a Deep-Learning-Based Earthquake Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Flores-Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD1EF08"/>
+    <w:nsid w:val="DBFBCF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Flores-Allende" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>