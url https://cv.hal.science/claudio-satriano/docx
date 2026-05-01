--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale Segmentation and Spatiotemporal Variability of the 2010 Mw 8.8 Maule Aftershock Sequence Revealed by a Deep-Learning-Based Earthquake Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Flores-Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel des services du centre de données sismologique Epos-France 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale Segmentation and Spatiotemporal Variability of the 2010 Mw 8.8 Maule Aftershock Sequence Revealed by a Deep-Learning-Based Earthquake Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Flores-Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beaucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2026JB034262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBFBCF70"/>
+    <w:nsid w:val="497EFDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Flores-Allende" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598393v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Flores-Allende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beauc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026JB034262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG0MBDCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>