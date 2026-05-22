--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel des services du centre de données sismologique Epos-France 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale Segmentation and Spatiotemporal Variability of the 2010 Mw 8.8 Maule Aftershock Sequence Revealed by a Deep-Learning-Based Earthquake Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Flores-Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beaucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2026JB034262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudio Satriano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien Adjoint</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudio-satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3039-2530</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243191316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=gyRusvAAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4718-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stresses and seismicity along the Andaman-Sumatra-Java subduction zone: impact of subducting plate heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibakar Ghosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Dewangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 305, pp.107073. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2026.107073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source parameters of very low frequency events during the Mayotte seismo-volcanic crisis (May 2018–January 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale Segmentation and Spatiotemporal Variability of the 2010 Mw 8.8 Maule Aftershock Sequence Revealed by a Deep-Learning-Based Earthquake Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Flores-Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beaucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2026JB034262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">surfQuake: A New Python Toolbox for the Workflow Process of Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cabieces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Relinque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the SCEC/USGS Community Stress Drop Validation Study Using the 2019 Ridgecrest Earthquake Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taka’aki Taira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ambient Noise k0 Estimation to Improve Microearthquake Source Parameters Assessment in the High Agri Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Source Spectra Estimates Vary Widely for Two Ridgecrest Aftershocks Because of Differences in Attenuation Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vandevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyuan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Abercrombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120240134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Installation of an Optical Ocean-Bottom Seismometer, Cabled Offshore Les Saintes, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220240037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Detection and Machine Learning‐Based Classification of Seismic Tremors Associated With a Non‐Volcanic Gas Emission (Mefite d’Ansanto, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Strollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écho planétaire du Groenland : un signal sismique de neuf jours généré par un glissement de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated template matching and machine-learning based analysis of the August 2020 Castelsaraceno microearthquake sequence (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2207715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of earthquake source complexity on back-projection images using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Trugman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.1824-1839. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future magnitude 7.5 earthquake offshore Martinique: spotlight on the main source features controlling ground motion prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Oral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.1076-1093. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative earthquake location procedure for clustered seismicity with a single station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grigoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ellsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.608-626. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Olcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity of low-frequency earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Supino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, p.367-371. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63584-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Preparatory Phase of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 Iquique Earthquake, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antóniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture Process of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 3.3 Earthquake in the St. Gallen 2013 Geothermal Reservoir, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Király-Proag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.7990-7999. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Link Between External Forcings and Slope Instabilities in the Piton de la Fournaise Summit Crater, Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.2422-2442. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JF004507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Damage Patterns Resolve Complex Rupture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurama Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vallage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (19), pp.10,279-10,287. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL078842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging different components of a tectonic tremor sequence in southwestern Japan using an automatic statistical detection and location method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.2193-2213. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation Phase and Dynamic Inversion of the M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 6.9 Valparaíso 2017 Earthquake in Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aden-Antoniow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Baez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.10,290-10,297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03748835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband array detection and location of seismic sources recorded by dense seismic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Poiata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushige Obara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205, pp.1548-1573. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermal control of seismic activity and megathrust rupture dynamics in subduction zones: Lessons from the Mw 9.0, 2011 Tohoku earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroe Miyake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification, location, and volume estimation of rockfalls at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1082-1105. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten year recurrence time between two major earthquakes affecting the same fault segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.2312-2318. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitución earthquake of 25 March 2012: A large aftershock of the Maule earthquake near the bottom of the seismogenic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Dionicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Fuenzalida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 1-D seismic velocity model for seismological studies in the Campania-Lucania region (Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Matrullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.460-473. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: A Strategy for Improving the Performances of Automatic Phase Pickers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a microearthquake sequence on an active normal fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.410. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Picker Developments and Optimization: FilterPicker--a Robust, Broadband Picker for Real-Time Seismic Monitoring and Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (3), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.83.3.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2012 Mw 8.6 Sumatra earthquake: Evidence of westward sequential seismic ruptures associated to the reactivation of a N-S ocean fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Kiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, p. B08409. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning: Concepts, methods and physical grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Min Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Kanamori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.106-118. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESTo, the earthquake early warning system for Southern Italy: Concepts, capabilities and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.137-153. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term Seafloor Experiment with the CUMAS Module: Performance, Noise Analysis of Geophysical Signals, and Suggestions about the Design of a Permanent Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guardato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.916-927. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.81.6.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype system for earthquake early-warning and alert management in southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (5), pp.1105-1129. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10518-009-9131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeismNet Manager: A Web Application to Manage Hardware and Data of a Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.420-430. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.80.3.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake early warning system in southern Italy: Methodologies and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.L00B07. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL036689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative tomographic analysis based on automatic refined picking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Prospecting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2478.2008.00700.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Evolutionary Earthquake Location for Seismic Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (3), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120060159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Seismic Network in the Southern Apennines (Italy) for Seismicity Investigations and Experimentation with Earthquake Early Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (6), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.78.6.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel des services du centre de données sismologique Epos-France 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme au nord de Digne-les-Bains (Alpes de Haute-Provence), 17 janvier 2023 à 14 h 31 TU, magnitude 3,9 ML(RENASS), intensité communale maximale IV (EMS98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dretzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau central sismologique français, Réseau national de surveillance sismique (UAR830 CNRS / Unistra). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sismologique - Séisme de Tancoigné (Maine-et-Loire), 21 juin 2019 à 8 h 50 locale, magnitude 4,8 ML(RENASS), Intensité max VI (EMS98).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de strasbourg; UMS830 CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres de source par inversion spectrale pour la sismicité de l'arc Antillais : cas de la crise des Saintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Chounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ground-Motion Models for Probabilistic Seismic Hazard Assessment in the French Lesser Antilles Using a New Regional Strong-Motion Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-drop and moment magnitude for mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate depth determination of VLF events of the ongoing seismo-volcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, location and characterization of VLF events during the 2018-2019 seismovolcanic crisis in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ardito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sismique à travers les échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05138456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3688587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SourceSpec – Earthquake source parameters from S-wave displacement spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 pp. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4779492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résif-Epos, une référence européenne : numéro spécial de Seismological Research Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mean ground motion observed on the vertical component at the station FR-CURIE in Paris during confinement (March 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497EFDD3"/>
+    <w:nsid w:val="3F7D89DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598393v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Flores-Allende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beauc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026JB034262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG0MBDCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudio-satriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3039-2530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243191316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=gyRusvAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4718-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibakar Ghosal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Dewangan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2026.107073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Flores-Allende" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beauc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026JB034262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cabieces" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Junqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Harris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Relinque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abercrombie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Baltay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Chu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taka&#8217;aki Taira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Bindi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moratto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Panebianco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Priolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shearer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vandevert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Fan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Picozzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Strollo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011286" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serlenga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Stabile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2207715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643016v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Corradini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Trugman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Johnson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grigoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ellsworth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mousavi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa607" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Poiata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63584-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Ant&#243;niow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019337" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kir&#225;ly-Proag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiemer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082911" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JF004507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurama Okubo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vallage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078842" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushige Obara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy070" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aden-Antoniow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Baez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otarola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075675" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw071" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Dionicio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroe Miyake" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Uchida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581134v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059465" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AC582468E7BE79A09B9E6DF2C7295BA919BB278/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Fuenzalida" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.07.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Matrullo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella de Matteis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Amoroso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt224" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassallo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.541" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stabile" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orefice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00410" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052587v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.83.3.531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kiraly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052387" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Min Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.07.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG0MBDCL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guardato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.6.916" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.420" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rowe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00700.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNZLM28K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120060159" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobbio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.78.6.622" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598393v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dretzen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125048v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chounet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shible" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Burlot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621959v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05138456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590050v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3688587" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779492" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02549015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>