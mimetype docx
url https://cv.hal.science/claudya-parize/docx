--- v0 (2026-03-12)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudya Parize </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudya-parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7853-9426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE STRATÉGIQUE PARTICIPATIVE ET LE DÉVELOPPEMENT DES ESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222, p. 77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE D'ENTREPRISE APPLIQUÉE AUX PROBLÉMATIQUES TERRITORIALES. LE CAS DE LA GUYANE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 159 à 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Responsabilité Sociétale des Entreprises (RSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM RSE (RESPONSABILITE SOCIETALE DES ENTREPRISES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APEC; UA, Jun 2025, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’égalité entre les femmes et les hommes dans l’Enseignement Supérieur des Antilles Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conférence on Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Jan 2024, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et productivité de l'entrepreneuriat féminin dans les Régions Ultrapériphériques françaises : le rôle des écosystèmes entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Lombion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Takes Root at the Montreal Olympic Park: A Case Study on Innovation Management and Organizational Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Seminar of Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal, Nov 2024, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU (Responsabilité Sociale/Sociétale des Universités) au service d’un développement Économique Social et Solidaire : le cas de l’Université des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Virapatirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Mondiale de la Francophonie Scientifique - SMFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF (Association Universitaire de la Francophonie), Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en faveur du développement durable et de la responsabilité sociale, sociétale et environnementale de l'université (région caraïbe française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme de développement durable à l'horizon 2030 et la contribution des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Academic Impact, Feb 2023, En ligne, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU au service d’un développement Économique Social et Solidaire : le cas de l’Université des Antilles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna PIERRE-JUSTIN.VIRAPATIRIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Académique &amp; Professionnel" dans le cadre des 3èmes Assises de la Francophonie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A, Oct 2023, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des tendances, défis et opportunités aux Antilles et en Guyane françaises, départements français d’amérique, Panel sur « l’état des lieux de l’entrepreneuriat féminin à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Lombion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet Mondial de l’entrepreneuriat féminin innovant et inclusif à l’horizon 2030 au Canada, Pourquoi pas les femmes entrepreneures noires et rurales dans l’écosystème entrepreneurial à l’ère de la digitalisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFJI, Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Social Responsibility to the Societal Responsibility: The case of the University of Antilles (French Overseas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna PIERRE-JUSTIN.VIRAPATIRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Conférence internationale de recherche en économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC, 2023, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence collective au service de la Responsabilité Sociale des Universités : le cas de l’Université des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Dec 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de vie bienveillant en santé : définitions des concepts et proposition d’indicateurs : vers un modèle intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès ACFAS, LA METROLOGIE CITOYENNE FACE A L’URGENCE ECOLOGIQUE ET SANITAIRE : PERSPECTIVES SOCIONUMERIQUES, ENJEUX ECHNOLOPOLITIQUES, DESIGN DE LA PARTICIPATION, ROLE DES TIERS LIEUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des environnements bienveillants pour promouvoir la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé connectée à l’heure de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Entretiens Jacques Cartier, Nov 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux de vie bienveillants au service des patients et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innove Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier Universitaire de Montréal, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du score de mobilité sur le comportement des usagers : le cas de l’espace collaboratif de gestion de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité durable et hubs de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4.0, Polytechnique Montreal, HEC Montréal, Oct 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir - Le cas de l’émergence de l'écosystème d’innovation Aérospatiale-numérique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Naggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes journées du groupe thématique Innovation de l’Association internationale de Management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique collective de la stratégie dans le cadre d’enjeux sociétaux : le cas des écosystèmes d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les midis de la recherche de Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Jan 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet multi-acteurs au sein des écosystèmes d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l'Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2016, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action pour identifier une forme actionnable d’un modèle de fabrique de la stratégie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l'Association Francophone pour le Savoir (ACFAS)e congrès de l'Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2016, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective stratégique participative en tant qu’innovation managériale. Le cas de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Studies Association 2012_XXXVII Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Studies Association, May 2012, GOSIER, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique collective de la Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2017, 978-3-639-52528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Centres d’Appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Groupe Les Echos, Collection Dynamiques des Marchés, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT TC deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100726059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-Communication, éléments fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782100748365 et 9782100754564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la trésorerie et Diagnostic financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2100706242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la qualité, de la logistique et de la production », in DUT GEA première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014, 978-2100706242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des achats et des ventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2100716272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-Communication, information et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014, 9782100716272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRIQUER ENSEMBLE LA STRATEGIE : D'une démarche de Prospective Stratégique à une plateforme « d'Open Strategizing » chez BASF Agro de 1995 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE PARIS IX DAUPHINE, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01314737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claudya Parize </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudya-parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7853-9426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE STRATÉGIQUE PARTICIPATIVE ET LE DÉVELOPPEMENT DES ESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222, p. 77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROSPECTIVE D'ENTREPRISE APPLIQUÉE AUX PROBLÉMATIQUES TERRITORIALES. LE CAS DE LA GUYANE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Jean-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, p. 159 à 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Responsabilité Sociétale des Entreprises (RSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM RSE (RESPONSABILITE SOCIETALE DES ENTREPRISES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APEC; UA, Jun 2025, Schoelcher (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des Schémas Directeurs DD&RSE des universités : diversité d’approches et implications managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ADERSE : « RSE &amp; Coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’égalité entre les femmes et les hommes dans l’Enseignement Supérieur des Antilles Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conférence on Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Jan 2024, Brasilia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité et productivité de l'entrepreneuriat féminin dans les Régions Ultrapériphériques françaises : le rôle des écosystèmes entrepreneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Lombion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des Outre-Mer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Takes Root at the Montreal Olympic Park: A Case Study on Innovation Management and Organizational Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Research Seminar of Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal, Nov 2024, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU (Responsabilité Sociale/Sociétale des Universités) au service d’un développement Économique Social et Solidaire : le cas de l’Université des Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Virapatirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Mondiale de la Francophonie Scientifique - SMFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF (Association Universitaire de la Francophonie), Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions en faveur du développement durable et de la responsabilité sociale, sociétale et environnementale de l'université (région caraïbe française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme de développement durable à l'horizon 2030 et la contribution des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Academic Impact, Feb 2023, En ligne, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU au service d’un développement Économique Social et Solidaire : le cas de l’Université des Antilles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna PIERRE-JUSTIN.VIRAPATIRIN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Académique &amp; Professionnel" dans le cadre des 3èmes Assises de la Francophonie Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A, Oct 2023, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des tendances, défis et opportunités aux Antilles et en Guyane françaises, départements français d’amérique, Panel sur « l’état des lieux de l’entrepreneuriat féminin à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Lombion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet Mondial de l’entrepreneuriat féminin innovant et inclusif à l’horizon 2030 au Canada, Pourquoi pas les femmes entrepreneures noires et rurales dans l’écosystème entrepreneurial à l’ère de la digitalisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFJI, Nov 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Social Responsibility to the Societal Responsibility: The case of the University of Antilles (French Overseas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna PIERRE-JUSTIN.VIRAPATIRIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Conférence internationale de recherche en économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRIEC, 2023, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence collective au service de la Responsabilité Sociale des Universités : le cas de l’Université des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Dec 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu de vie bienveillant en santé : définitions des concepts et proposition d’indicateurs : vers un modèle intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès ACFAS, LA METROLOGIE CITOYENNE FACE A L’URGENCE ECOLOGIQUE ET SANITAIRE : PERSPECTIVES SOCIONUMERIQUES, ENJEUX ECHNOLOPOLITIQUES, DESIGN DE LA PARTICIPATION, ROLE DES TIERS LIEUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des environnements bienveillants pour promouvoir la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé connectée à l’heure de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Entretiens Jacques Cartier, Nov 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux de vie bienveillants au service des patients et citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innove Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier Universitaire de Montréal, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du score de mobilité sur le comportement des usagers : le cas de l’espace collaboratif de gestion de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité durable et hubs de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4.0, Polytechnique Montreal, HEC Montréal, Oct 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir - Le cas de l’émergence de l'écosystème d’innovation Aérospatiale-numérique au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Naggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes journées du groupe thématique Innovation de l’Association internationale de Management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique collective de la stratégie dans le cadre d’enjeux sociétaux : le cas des écosystèmes d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les midis de la recherche de Mosaic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Jan 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet multi-acteurs au sein des écosystèmes d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l'Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2016, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action pour identifier une forme actionnable d’un modèle de fabrique de la stratégie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l'Association Francophone pour le Savoir (ACFAS)e congrès de l'Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2016, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective stratégique participative en tant qu’innovation managériale. Le cas de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Studies Association 2012_XXXVII Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caribbean Studies Association, May 2012, GOSIER, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique collective de la Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2017, 978-3-639-52528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Centres d’Appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Groupe Les Echos, Collection Dynamiques des Marchés, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT TC deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100726059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la qualité, de la logistique et de la production », in DUT GEA première année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014, 978-2100706242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la trésorerie et Diagnostic financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2100706242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-Communication, éléments fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA première année,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782100748365 et 9782100754564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des achats et des ventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2100716272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-Communication, information et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUT GEA deuxième année</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2014, 9782100716272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRIQUER ENSEMBLE LA STRATEGIE : D'une démarche de Prospective Stratégique à une plateforme « d'Open Strategizing » chez BASF Agro de 1995 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudya Parize-Suffrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. UNIVERSITE DE PARIS IX DAUPHINE, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01314737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E44A1B7"/>
+    <w:nsid w:val="30284F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudya-parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7853-9426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jean-Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Lombion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04815272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Virapatirin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05394023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna PIERRE-JUSTIN.VIRAPATIRIN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03219965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Naggar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Prince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01314737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudya-parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7853-9426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize-Suffrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jean-Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudya Parize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04535461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Lombion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04815272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Virapatirin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733360v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05394023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna PIERRE-JUSTIN.VIRAPATIRIN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03219965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04733363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Naggar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Prince" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04734273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01314737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>