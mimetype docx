--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -743,187 +743,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour de la fonction de Weierstrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132082v1</w:t>
+                <w:t xml:space="preserve">hal-04104219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la fonction de Weierstrass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.2681-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-020-01689-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104219v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite volume method on Sierpiński Simplices</w:t>
               </w:r>
@@ -2029,222 +2029,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire David</w:t>
+                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.2625-2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712744v1</w:t>
+                <w:t xml:space="preserve">hal-00085767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cl. David</w:t>
+                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.2625-2636. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085767v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Differential Systems in Nonlinear Mechanics</w:t>
               </w:r>
@@ -3044,321 +3044,308 @@
                 <w:t xml:space="preserve">Emergent Loewner Dynamics in Slime Mold Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurèle Boussard</w:t>
+                <w:t xml:space="preserve">Riane Nizare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riane Nizare</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Dussutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546451v1</w:t>
+                <w:t xml:space="preserve">hal-05546451v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Deformation – Finite Elements – Parametric Shape Optimization on the Koch Snowflake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960644v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Lattice Gas Algorithm: Classical and Quantum implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Fonio</w:t>
+                <w:t xml:space="preserve">Ljubomir Budinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljubomir Budinski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valtteri Lahtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Fractal Zeta Functions Polyhedral Neighborhoods vs Tubular Neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3367,65 +3354,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3572,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Boussard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>