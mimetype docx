--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -652,118 +652,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse Black–Scholes problem</w:t>
+                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.2183-2204. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.2681-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-020-09588-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-020-01689-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132099v1</w:t>
+                <w:t xml:space="preserve">hal-04132082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la fonction de Weierstrass</w:t>
               </w:r>
@@ -812,118 +812,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
+                <w:t xml:space="preserve">An inverse Black–Scholes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (8), pp.2681-2700. </w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2183-2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-020-01689-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11081-020-09588-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132082v1</w:t>
+                <w:t xml:space="preserve">hal-04132099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite volume method on Sierpiński Simplices</w:t>
               </w:r>
@@ -1847,313 +1847,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Stability of Discontinuous Galerkin Schemes</w:t>
+                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 113 (1), pp.45-56. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-010-9583-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298897v1</w:t>
+                <w:t xml:space="preserve">hal-00712744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire David</w:t>
+                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.2625-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336452v1</w:t>
+                <w:t xml:space="preserve">hal-00085767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cl. David</w:t>
+                <w:t xml:space="preserve">Structural Stability of Discontinuous Galerkin Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-010-9583-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085767v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
               </w:r>
@@ -2175,76 +2175,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712744v1</w:t>
+                <w:t xml:space="preserve">hal-00336452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Differential Systems in Nonlinear Mechanics</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>