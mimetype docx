--- v2 (2026-05-07)
+++ v3 (2026-06-01)
@@ -121,51 +121,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -501,641 +501,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandering across the Weierstrass function, while revisiting its properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input-Output Analysis: New Results From Markov Chain Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis of PDE-Morningside Lecture notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696196v1</w:t>
+                <w:t xml:space="preserve">hal-03696207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Output Analysis: New Results From Markov Chain Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wandering across the Weierstrass function, while revisiting its properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Analysis of PDE-Morningside Lecture notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696207v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimal control of the heat equation on a fractal set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (8), pp.2681-2700. </w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2263-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-020-01689-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11081-021-09625-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132082v1</w:t>
+                <w:t xml:space="preserve">hal-04132096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la fonction de Weierstrass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An inverse Black–Scholes problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.2183-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-020-09588-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104219v1</w:t>
+                <w:t xml:space="preserve">hal-04132099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse Black–Scholes problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour de la fonction de Weierstrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-020-09588-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132099v1</w:t>
+                <w:t xml:space="preserve">hal-04104219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The finite volume method on Sierpiński Simplices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimization on fractal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.105468. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.2681-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-020-01689-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698964v1</w:t>
+                <w:t xml:space="preserve">hal-04132082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of the heat equation on a fractal set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Finite Volume Method on Sierpiński Simplices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.2263-2289. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.105468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-021-09625-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132096v1</w:t>
+                <w:t xml:space="preserve">hal-03045860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierpiński Gasket versus Arrowhead curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1176,1277 +1176,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Finite Volume Method on Sierpiński Simplices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On fractal properties of Weierstrass-type functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105468⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Geometry Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15673/tmgc.v12i2.1485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045860v1</w:t>
+                <w:t xml:space="preserve">hal-03698959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fractal properties of Weierstrass-type functions</w:t>
+                <w:t xml:space="preserve">Bypassing dynamical systems: a simple way to get the box-counting dimension of the graph of the Weierstrass function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Geometry Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (2), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15673/tmgc.v11i2.1028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15673/tmgc.v12i2.1485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03698959v1</w:t>
+                <w:t xml:space="preserve">hal-03698962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypassing dynamical systems: a simple way to get the box-counting dimension of the graph of the Weierstrass function</w:t>
+                <w:t xml:space="preserve">Structural stability of Lattice Boltzmann schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Geometry Center</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 444, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.09.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15673/tmgc.v11i2.1028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03698962v1</w:t>
+                <w:t xml:space="preserve">hal-01298987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The finite difference method for the heat equation on Sierpiński simplices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizare Riane</w:t>
+                <w:t xml:space="preserve">From an initial data to a global solution of the nonlinear Schrödinger equation: a building process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2016 (8), pp.2376-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207160.2018.1517209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03698963v1</w:t>
+                <w:t xml:space="preserve">hal-01298989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of Lattice Boltzmann schemes</w:t>
+                <w:t xml:space="preserve">Sur le réarrangement décroissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.09.089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298987v1</w:t>
+                <w:t xml:space="preserve">hal-01298990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From an initial data to a global solution of the nonlinear Schrödinger equation: a building process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sur la construction de grandes solutions pour des équations de Schrödinger de type « masse critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298989v1</w:t>
+                <w:t xml:space="preserve">hal-01448876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le réarrangement décroissant</w:t>
+                <w:t xml:space="preserve">Structural Stability of Discontinuous Galerkin Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-010-9583-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298990v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la construction de grandes solutions pour des équations de Schrödinger de type « masse critique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448876v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.2625-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712744v1</w:t>
+                <w:t xml:space="preserve">hal-00085767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear dispersive mechanism for numerical error growth: spurious caustics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2625-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2011.554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085767v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Stability of Discontinuous Galerkin Schemes</w:t>
+                <w:t xml:space="preserve">Recursive Differential Systems in Nonlinear Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-010-9583-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4000387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298897v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious caustics of Dispersion Relation Preserving schemes</w:t>
+                <w:t xml:space="preserve">A Note On Solitary Wave Solutions of the Compound Burgers-Korteweg-de Vries Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...89 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Marcilhac</w:t>
+                <w:t xml:space="preserve">Rasika Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaosheng Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 375 (1), pp.44-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2456,137 +2274,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie group stability of finite difference schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiên-Hiêp Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supplement edition of the journal Discrete and Continuous Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2596,298 +2414,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques pour les sciences de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederi Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Anne Bourguignon, 978-2-10-059977-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anne Bourguignon, 978-2-10-059992-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux coques minces élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 2-7462-0067-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2897,51 +2715,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Complex Dimensions and Cohomology of the Weierstrass Curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2957,51 +2775,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Classical Analysis to Analysis on Fractals: A Tribute to Robert Strichartz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , In press, Applied and Numerical Harmonic Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797595v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3011,341 +2829,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Loewner Dynamics in Slime Mold Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riane Nizare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dussutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546451v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Deformation – Finite Elements – Parametric Shape Optimization on the Koch Snowflake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960644v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Lattice Gas Algorithm: Classical and Quantum implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Fonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Budinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valtteri Lahtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Fractal Zeta Functions Polyhedral Neighborhoods vs Tubular Neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3354,65 +3172,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3559,51 +3377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizare Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2018.1517209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03642326v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lapidus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758820v7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Lapidus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03946104v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698953v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jfg/126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03696196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09625-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04132099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-020-09588-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01689-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v12i2.1485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03698962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v11i2.1028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.09.089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01448876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9583-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2011.554538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcilhac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigolot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Fernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090421v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hoarau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Hi&#234;p L&#234;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Capron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Patrick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797595v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546451v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riane Nizare" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fonio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Budinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtteri Lahtinen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04306826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>