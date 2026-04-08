--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -316,2131 +316,2239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Healthcare facilities spatial layout design: a review on case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">CIE 2025 - The 52nd International Conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011864v1</w:t>
+                <w:t xml:space="preserve">hal-05554392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital twin-based decision support system for managing an operating room</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCSE 2025 - International Conference on Health Care Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236112v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Based Decision Support System for the Management of an Operating Room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital twin-based decision support system for managing an operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Rifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMSO 2024 - 14th Conference on Stochastic Models of Manufacturing and Service Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">HCSE 2025 - International Conference on Health Care Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236145v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'apprentissage automatique pour prédire la qualité de service d'un centre d'appels-relais pour sourds et malentendants selon sa dotation en agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Digital Twin Based Decision Support System for the Management of an Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Alsamadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.232-236</w:t>
+              <w:t xml:space="preserve">SMMSO 2024 - 14th Conference on Stochastic Models of Manufacturing and Service Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693010v1</w:t>
+                <w:t xml:space="preserve">hal-05236145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scenario Generation Method Exploring Uncertainty and Decision Spaces for Robust Strategic Supply Chain Capacity Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l'apprentissage automatique pour prédire la qualité de service d'un centre d'appels-relais pour sourds et malentendants selon sa dotation en agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Poirier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN4PL 2023 - 4th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.232-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428323v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Daily Call Arrivals Within an Inbound Call Center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">A Scenario Generation Method Exploring Uncertainty and Decision Spaces for Robust Strategic Supply Chain Capacity Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2023 - 1er congrès de la Société d'Automatique, de Genie industriel &amp; de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IN4PL 2023 - 4th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.126-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742044v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call center agent scheduling evaluation using discrete-event simulation : a decision-support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Alsamadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 772-783, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting Daily Call Arrivals Within an Inbound Call Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Rifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP 2023 - 1er congrès de la Société d'Automatique, de Genie industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel &amp; de Productique, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926248v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Collaborative Resilient Solution Based on Real-Time Re-Optimization for Home Health Care Routes Subject to Disruptions by Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.563-574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and analysis of disruptive events on a deterministic home health care routing and scheduling solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 1069-1080, </w:t>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. pp.1057-1068, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926296v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulation and analysis of disruptive events on a deterministic home health care routing and scheduling solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 1069-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545831v1</w:t>
+                <w:t xml:space="preserve">hal-03926296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Rifi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'entraide entre deux SAMU pour la prise en charge des appels d'urgence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lebeaupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744611v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour la replanification long-terme dans le secteur du service à domicile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'entraide entre deux SAMU pour la prise en charge des appels d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Lebeaupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2020 - 10ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valenciennes ( en ligne), France</w:t>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033383v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un outil pour la replanification long-terme dans le secteur du service à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2020 - 10ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valenciennes ( en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056345v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870940v1</w:t>
+                <w:t xml:space="preserve">hal-02056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2450,151 +2558,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Rural Mobility: Strategic Impact of Integrating Autonomous Lightweight Rail into Multimodal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2604,886 +2712,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Alsamadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation based digital twin approach to assessing the organization of response to emergency calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-024-01392-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact two-phase approach to re-optimize tours in home care planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161, pp.106408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centralization and Sharing of Information for Improving a Resilient Approach Based on Decision-Making at a Local Home Health Care Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwen Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (15), pp.8576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app13158576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for a retrospective analysis of operating room schedule execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Healthcare Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), pp.37-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJHTM.2022.123579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and scheduling in Home Health Care: A Literature Survey and Bibliometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, pp.1-48/107255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2021.107255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3493,271 +3601,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prototype for the Strategic Recomputing of Schedules in Home Care Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-19 (chap. 1), 2022, 9781786307996 / 9781784058678. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119902614.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un prototype de mise à jour des plannings long-terme dans le secteur du service à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de soins et de santé : défis d'aujourd'hui et opportunités de demain, dans la collection Ingénierie de la santé et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2022, 9781784068677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3767,114 +3875,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considération de la dimension humaine dans l'optimisation de tournées de soins et services à domicile soumises à des perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Grenoble Alpes [2020-..], 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALI060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03124120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4021,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05554392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>