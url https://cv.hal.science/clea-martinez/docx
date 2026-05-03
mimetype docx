--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1640,394 +1640,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhat Malek</w:t>
+                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763612v1</w:t>
+                <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leah Rifi</w:t>
+                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763576v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545831v1</w:t>
+                <w:t xml:space="preserve">hal-03763576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'entraide entre deux SAMU pour la prise en charge des appels d'urgence</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05554392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05554392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>