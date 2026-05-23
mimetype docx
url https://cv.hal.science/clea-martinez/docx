--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,433 +100,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des stratégies de transport combiné pour les navettes ferroviaires rurales : un cadre unifié et interprétable</w:t>
+                <w:t xml:space="preserve">Healthcare facilities spatial layout design: a review on case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+                <w:t xml:space="preserve">Jingwen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Dannet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">CIE 2025 - The 52nd International Conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534952v1</w:t>
+                <w:t xml:space="preserve">hal-05554392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Heuristique pour un Partitionnement Territorial Équilibré, Compact et Contigu.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des stratégies de transport combiné pour les navettes ferroviaires rurales : un cadre unifié et interprétable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firdawss Bouamlat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534963v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare facilities spatial layout design: a review on case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Approche Heuristique pour un Partitionnement Territorial Équilibré, Compact et Contigu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firdawss Bouamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2025 - The 52nd International Conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554392v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du Transport Multimodal en Milieu Rural : Vers une Mobilité Durable avec l'Ecotrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -577,64 +577,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCSE 2025 - International Conference on Health Care Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -685,77 +685,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMSO 2024 - 14th Conference on Stochastic Models of Manufacturing and Service Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -806,77 +806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.232-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN4PL 2023 - 4th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.126-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,90 +1018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call center agent scheduling evaluation using discrete-event simulation : a decision-support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 772-783, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1148,90 +1148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Daily Call Arrivals Within an Inbound Call Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2023 - 1er congrès de la Société d'Automatique, de Genie industriel &amp; de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel &amp; de Productique, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1250,369 +1250,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Collaborative Resilient Solution Based on Real-Time Re-Optimization for Home Health Care Routes Subject to Disruptions by Discrete Event Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_40⟩</w:t>
+              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. pp.1057-1068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222747v1</w:t>
+                <w:t xml:space="preserve">hal-03926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Collaborative Resilient Solution Based on Real-Time Re-Optimization for Home Health Care Routes Subject to Disruptions by Discrete Event Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. pp.1057-1068, </w:t>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.563-574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926248v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and analysis of disruptive events on a deterministic home health care routing and scheduling solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dessevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 1069-1080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1640,450 +1640,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+                <w:t xml:space="preserve">Farhat Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545831v1</w:t>
+                <w:t xml:space="preserve">hal-03763612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763612v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763576v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'entraide entre deux SAMU pour la prise en charge des appels d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Penverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour la replanification long-terme dans le secteur du service à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,1260 +2344,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870940v1</w:t>
+                <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870962v1</w:t>
+                <w:t xml:space="preserve">hal-01870940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation based digital twin approach to assessing the organization of response to emergency calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-024-01392-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exact two-phase approach to re-optimize tours in home care planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.106408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing the satisfaction of stakeholders in home health care coordination: a novel OptaPlanner CSP model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Systems &amp; Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.408-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2179947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Centralization and Sharing of Information for Improving a Resilient Approach Based on Decision-Making at a Local Home Health Care Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (15), pp.8576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13158576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framework for a retrospective analysis of operating room schedule execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Healthcare Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHTM.2022.123579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routing and scheduling in Home Health Care: A Literature Survey and Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.1-48/107255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2021.107255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Rural Mobility: Strategic Impact of Integrating Autonomous Lightweight Rail into Multimodal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020895v1</w:t>
-              </w:r>
-[...887 lines deleted...]
-                <w:t xml:space="preserve">hal-03184703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3615,51 +3615,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prototype for the Strategic Recomputing of Schedules in Home Care Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un prototype de mise à jour des plannings long-terme dans le secteur du service à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considération de la dimension humaine dans l'optimisation de tournées de soins et services à domicile soumises à des perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Grenoble Alpes [2020-..], 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALI060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4129,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05554392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Gao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05554392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dannet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Bouamlat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_40" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2179947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13158576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05020895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03124120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALI060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>