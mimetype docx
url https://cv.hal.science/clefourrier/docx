--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -234,372 +234,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveats of Measuring Semantic Change of Cognates and Borrowings using Multilingual Word Embeddings</w:t>
+                <w:t xml:space="preserve">Entities, Dates, and Languages: Zero-Shot on Historical Texts with T0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Manjavacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LChange'22 - 3rd International Workshop on Computational Approaches to Historical Language Change 2022</w:t>
+              <w:t xml:space="preserve">BigScience 2022 - International Workshop on Challenges &amp; Perspectives in Creating Large Language Models 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635005v1</w:t>
+                <w:t xml:space="preserve">hal-03639144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entities, Dates, and Languages: Zero-Shot on Historical Texts with T0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caveats of Measuring Semantic Change of Cognates and Borrowings using Multilingual Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Manjavacas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syrielle Montariol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigScience 2022 - International Workshop on Challenges &amp; Perspectives in Creating Large Language Models 2022</w:t>
+              <w:t xml:space="preserve">LChange'22 - 3rd International Workshop on Computational Approaches to Historical Language Change 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639144v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -624,64 +624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -706,51 +706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution phonétique des langues et réseaux de neurones : travaux préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -775,64 +775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -889,51 +889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building disease progression models from longitudinal biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teven Le Scao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Pavlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Approaches to Historical Word Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université PSL (Paris Sciences &amp; Lettres), 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1432,51 +1432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03793299v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03793299v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>