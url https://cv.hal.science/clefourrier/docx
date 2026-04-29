--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -1137,155 +1137,52 @@
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...101 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1432,51 +1329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03793299v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>