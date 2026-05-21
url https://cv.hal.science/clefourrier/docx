--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -234,372 +234,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entities, Dates, and Languages: Zero-Shot on Historical Texts with T0</w:t>
+                <w:t xml:space="preserve">Caveats of Measuring Semantic Change of Cognates and Borrowings using Multilingual Word Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Toni</w:t>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Akiki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syrielle Montariol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigScience 2022 - International Workshop on Challenges &amp; Perspectives in Creating Large Language Models 2022</w:t>
+              <w:t xml:space="preserve">LChange'22 - 3rd International Workshop on Computational Approaches to Historical Language Change 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639144v1</w:t>
+                <w:t xml:space="preserve">hal-03635005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
+                <w:t xml:space="preserve">Entities, Dates, and Languages: Zero-Shot on Historical Texts with T0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Manjavacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
+              <w:t xml:space="preserve">BigScience 2022 - International Workshop on Challenges &amp; Perspectives in Creating Large Language Models 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614691v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveats of Measuring Semantic Change of Cognates and Borrowings using Multilingual Word Embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrielle Montariol</w:t>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LChange'22 - 3rd International Workshop on Computational Approaches to Historical Language Change 2022</w:t>
+              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635005v1</w:t>
+                <w:t xml:space="preserve">hal-03614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -624,64 +624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -706,51 +706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution phonétique des langues et réseaux de neurones : travaux préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -775,64 +775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -889,51 +889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building disease progression models from longitudinal biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teven Le Scao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Pavlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Betala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ramlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Channing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.04562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrielle Montariol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03639144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de La Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Manjavacas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786192v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley M Durrleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>