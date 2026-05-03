--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareTrait: Towards interoperable and reusable individual trait‐based data in ectotherms</w:t>
+                <w:t xml:space="preserve">Temperature variability homogenized thermal responses in an ectotherm community along a European longitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Leiva</w:t>
+                <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matty Berg</w:t>
+                <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimon Cuxart-Erruz</w:t>
+                <w:t xml:space="preserve">Cecile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego R Barneche</w:t>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e08194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecog.08194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294616v1</w:t>
+                <w:t xml:space="preserve">hal-05421734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
+                <w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+                <w:t xml:space="preserve">Cem Turanoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Héloïse Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Ophélie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780580v1</w:t>
+                <w:t xml:space="preserve">hal-05107656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control mitigates spread of vector-borne plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris a G Wyckhuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris a G Wyckhuys</w:t>
+                <w:t xml:space="preserve">David Crowder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zou</w:t>
+                <w:t xml:space="preserve">Evie Adriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle B Albaytar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 388, pp.109683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability homogenized thermal responses in an ectotherm community along a European longitudinal gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruining Li</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Jego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecog.08194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421734v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ShareTrait: Towards interoperable and reusable individual trait‐based data in ectotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cem Turanoglu</w:t>
+                <w:t xml:space="preserve">Matty Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Ancel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Raimon Cuxart-Erruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Bazin</w:t>
+                <w:t xml:space="preserve">Diego R Barneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (3), pp.40. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107656v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t>
               </w:r>
@@ -1038,261 +1038,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bet-hedging in parasitoids: when optimization is not the best strategy to cope with climatic extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: from known effects on individuals to potential consequences on trophic interactions and network functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+                <w:t xml:space="preserve">Joséphine Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertanne Visser</w:t>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.100076. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.119620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cris.2024.100076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563191v1</w:t>
+                <w:t xml:space="preserve">hal-04687638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: from known effects on individuals to potential consequences on trophic interactions and network functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Beringue</w:t>
+                <w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Queffelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260, pp.119620. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687638v1</w:t>
+                <w:t xml:space="preserve">hal-05551239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for competition over floral resources between winter-active parasitoids and pollinators in agroecosystems</w:t>
               </w:r>
@@ -1406,710 +1423,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Bet-hedging in parasitoids: when optimization is not the best strategy to cope with climatic extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t>
+              <w:t xml:space="preserve">Current Research in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cris.2024.100076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551239v1</w:t>
+                <w:t xml:space="preserve">hal-04563191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between natural enemies and pollinators: combining ecological theory with agroecological management</w:t>
+                <w:t xml:space="preserve">Composition and Food Web Structure of Aphid-Parasitoid Populations on Plum Orchards in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Jeavons</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1771⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14030288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086848v1</w:t>
+                <w:t xml:space="preserve">hal-04061065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Food Web Structure of Aphid-Parasitoid Populations on Plum Orchards in Chile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+                <w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nathan Lenestour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects14030288⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061065v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: lessons for climate change studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruining Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056320v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: lessons for climate change studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Interactions between natural enemies and pollinators: combining ecological theory with agroecological management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.101036. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088559v1</w:t>
+                <w:t xml:space="preserve">hal-04086848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many parasitoids lack adult fat accumulation, despite fatty acid synthesis: A discussion of concepts and considerations for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des bandes fleuries pour le contrôle biologique des pucerons vecteurs des jaunisses de la betterave sucrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,377 +2448,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The value of flower strips for the biological control of aphid vectors of sugar beet yellows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Duval</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t>
+              <w:t xml:space="preserve">, 2023, 89, pp.40-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337757v1</w:t>
+                <w:t xml:space="preserve">hal-04564664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of flower strips for the biological control of aphid vectors of sugar beet yellows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.40-57. </w:t>
+              <w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564664v1</w:t>
+                <w:t xml:space="preserve">hal-04337757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biological control be a strategy to control vector‐borne plant viruses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, pp.451-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,693 +2850,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering strategies and life-history traits of different populations of Aphidius platensis along a latitudinal gradient in Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+                <w:t xml:space="preserve">Ondine Chevrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Lavandero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/11860171-8177/2021/1186⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.e08576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629547v1</w:t>
+                <w:t xml:space="preserve">hal-03510631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Composition and Structure of Winter Aphid-Parasitoid Food Webs along a Latitudinal Gradient in Chile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Floch</w:t>
+                <w:t xml:space="preserve">Joan Van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.425-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-022-05270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510631v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third and fourth trophic level composition shift in an aphid-parasitoid-hyperparasitoid food web limits aphid control in an intercropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.300-313. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Structure of Winter Aphid-Parasitoid Food Webs along a Latitudinal Gradient in Chile.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effect of a cover crop on the aphid incidence is not explained by increased top-down regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, pp.425-440. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-022-05270-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832988v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a cover crop on the aphid incidence is not explained by increased top-down regulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Overwintering strategies and life-history traits of different populations of Aphidius platensis along a latitudinal gradient in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e13299. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.127-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/11860171-8177/2021/1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690434v1</w:t>
+                <w:t xml:space="preserve">hal-03629547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology under bottom-up control: change in host quality induces diapause in parasitic wasps</w:t>
               </w:r>
@@ -3548,77 +3548,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3646,845 +3646,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with predictable and unpredictable temperatures in a climate change context: the case of parasitoids and their hosts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.238626⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157277v1</w:t>
+                <w:t xml:space="preserve">hal-03329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with predictable and unpredictable temperatures in a climate change context: the case of parasitoids and their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (Suppl 1), pp.jeb238626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.238626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329688v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability and Profitability of a Cereal Aphid for the Parasitoid Aphidius platensis in the Context of Conservation Biological Control of Myzus persicae in Orchards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How does floral nectar quality affect life history strategies in parasitic wasps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11060381⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/0906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887787v1</w:t>
+                <w:t xml:space="preserve">hal-02746240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+                <w:t xml:space="preserve">Trans-generational effects on diapause and life-history-traits of an aphid parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">M Devogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Hance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.104001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.104001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does floral nectar quality affect life history strategies in parasitic wasps?</w:t>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Damien</w:t>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/0906⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746240v1</w:t>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational effects on diapause and life-history-traits of an aphid parasitoid</w:t>
+                <w:t xml:space="preserve">How climate change affects the seasonal ecology of insect parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121, pp.104001. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.167-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.104001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440758v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource partitioning among a pollinator guild: A case study of monospecific flower crops under high honeybee pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.103527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,698 +4499,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change affects the seasonal ecology of insect parasitoids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Suitability and Profitability of a Cereal Aphid for the Parasitoid Aphidius platensis in the Context of Conservation Biological Control of Myzus persicae in Orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.167-181. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects11060381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277431v1</w:t>
+                <w:t xml:space="preserve">hal-02887787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific competition among aphid parasitoids molecular approaches reveal preferential exploitation of parasitized hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diapause expression in a Québec, Canada population of the parasitoid Aphidius ervi (Hymenoptera Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Ortiz-Martínez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56187-3⟩</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.345-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4039/tce.2019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440756v1</w:t>
+                <w:t xml:space="preserve">hal-02089032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the costs of learning? Modest trade-offs and constitutive costs do not set the price of fast associative learning ability in a parasitoid wasp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When parasitoids deal with the spatial distribution of their hosts consequences for both partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maartje Liefting</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-019-01281-2⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.923-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178870v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapause expression in a Québec, Canada population of the parasitoid Aphidius ervi (Hymenoptera Braconidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">What are the costs of learning? Modest trade-offs and constitutive costs do not set the price of fast associative learning ability in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartje Liefting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Rohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brodeur</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (3), pp.345-349. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.851-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4039/tce.2019.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-019-01281-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089032v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When parasitoids deal with the spatial distribution of their hosts consequences for both partners</w:t>
+                <w:t xml:space="preserve">Interspecific competition among aphid parasitoids molecular approaches reveal preferential exploitation of parasitized hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Louâpre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Sebastián Ortiz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (5), pp.923-931. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807840v1</w:t>
+                <w:t xml:space="preserve">hal-02440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food or host: do physiological state and flower type affect foraging decisions of parasitoids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (11), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5231,161 +5231,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling plasticity from local adaptation in diapause expression of parasitoid wasps from contrasting thermal environments: a reciprocal translocation experiment</w:t>
+                <w:t xml:space="preserve">Intraspecific maternal competition induces summer diapause in insect parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (4), pp.756-764. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.1080-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811219v3</w:t>
+                <w:t xml:space="preserve">hal-01810996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janzen–Connell patterns can be induced by fungal-driven decomposition and offset by ectomycorrhizal fungi accumulated under a closely related canopy</w:t>
               </w:r>
@@ -5397,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,239 +5495,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific maternal competition induces summer diapause in insect parasitoids</w:t>
+                <w:t xml:space="preserve">Disentangling plasticity from local adaptation in diapause expression of parasitoid wasps from contrasting thermal environments: a reciprocal translocation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Hraoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josée Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.1080-1088. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.756-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810996v1</w:t>
+                <w:t xml:space="preserve">hal-01811219v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for associative learning of colour stimuli reveals correlated evolution of this learning ability across multiple stimuli and rewards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maartje Liefting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja M Hoedjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans M Smid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (7), pp.1449-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5778,90 +5778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid responses of winter aphid-parasitoid communities to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (OCT), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5889,334 +5889,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide stress on plants negatively affects parasitoid fitness through a bypass of their phytophage hosts</w:t>
+                <w:t xml:space="preserve">Janzen-Connell patterns are not the result of Janzen-Connell process: Oak recruitment in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andries A. Kampfraath</w:t>
+                <w:t xml:space="preserve">Maud Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Giesen</w:t>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis A. M. Van Gestel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil J. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-017-1771-x⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518909v1</w:t>
+                <w:t xml:space="preserve">hal-01483989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janzen-Connell patterns are not the result of Janzen-Connell process: Oak recruitment in temperate forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide stress on plants negatively affects parasitoid fitness through a bypass of their phytophage hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jung</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Andries A. Kampfraath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Giesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis A. M. Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.72-79. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.383-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2016.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-017-1771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483989v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Alford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,77 +6293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are aphid parasitoids from mild winter climates losing their winter diapause?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 183 (3), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6397,64 +6397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent life history strategies in congeneric hyperparasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Snaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,64 +6527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Behavioural ecology of insects and its metamorphosis into a multidisciplinary field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.ix-x. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6631,90 +6631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and divergence in direct and indirect life-history traits of closely related parasitoids (Braconidae: Microgastrinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertanne Visser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jetske de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.134-144. </w:t>
@@ -6752,77 +6752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal change alters the outcome of behavioural interactions between antagonistic partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Lodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.578-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6856,64 +6856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of resource competition for sex allocation and discriminative behaviors in a hyperparasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Snaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,103 +6986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising temperature reduces divergence in resource use strategies in coexisting parasitoid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174 (3), pp.967-977. </w:t>
@@ -7120,103 +7120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing resource exploitation and allocation of two closely related aphid parasitoids sharing the same host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,291 +7244,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Thermal plasticity of metabolic rates linked to life-history traits and foraging behaviour in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.641-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597352v1</w:t>
+                <w:t xml:space="preserve">hal-00599429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plasticity of metabolic rates linked to life-history traits and foraging behaviour in a parasitic wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wardziak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.641-651. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01813.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599429v1</w:t>
+                <w:t xml:space="preserve">hal-00597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of sympatric hymenopteran parasitoid species: Does it match seasonal activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7624,109 +7624,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: Does climate drive evolution?</w:t>
+                <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: does climate drive evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
+                <w:t xml:space="preserve">Majeed A Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (6), pp.727-736. </w:t>
@@ -7746,133 +7746,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557606v1</w:t>
+                <w:t xml:space="preserve">hal-02020957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: does climate drive evolution?</w:t>
+                <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: Does climate drive evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majeed A Seyahooei</w:t>
+                <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (6), pp.727-736. </w:t>
@@ -7892,51 +7892,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020957v1</w:t>
+                <w:t xml:space="preserve">hal-00557606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of the interactions between aphids and their parasitoids</w:t>
               </w:r>
@@ -7948,77 +7948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.554-565. </w:t>
@@ -8081,77 +8081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does heat shock affect the life history traits of adults and progeny of the aphid parasitoid Aphidius avenae (Hymenoptera: Aphidiidae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (5), pp.543-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8197,64 +8197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of lipid synthesis as an evolutionary consequence of a parasitic lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J. Den-Blanken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8331,90 +8331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8477,103 +8477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
@@ -8668,77 +8668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: disruptions in trophic interactions and consequences for natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Entomophagous Insects COnference (IEIC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI), Jul 2025, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8763,64 +8763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biological control be a strategy to control vector-borne plant viruses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,103 +8884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of cereal aphids might differ along a longitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
@@ -9009,90 +9009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des parasitoïdes le long de gradients géographiques : intérêt pour les études sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9134,90 +9134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: Lessons for climate change studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9253,631 +9253,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive response of flower-visiting insect abundances to landscape context relies on nectar productivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Contribution of floral resources provided by crops, weeds and wild plants in supporting wild pollinating insects in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668846v1</w:t>
+                <w:t xml:space="preserve">hal-04668848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of floral resources provided by crops, weeds and wild plants in supporting wild pollinating insects in agricultural landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Jeavons</w:t>
+                <w:t xml:space="preserve">Herbicide-degrading bacteria drives metabolic responses of a plant-aphid system to low doses of Isoproturon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Leroy</w:t>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668848v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide-degrading bacteria drives metabolic responses of a plant-aphid system to low doses of Isoproturon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of winter diapause expression in aphid parasitoids from mild winter climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029785v1</w:t>
+                <w:t xml:space="preserve">hal-05055872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of winter diapause expression in aphid parasitoids from mild winter climates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global environmental change may benefit Conservation biological control in temperate-climate areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055872v1</w:t>
+                <w:t xml:space="preserve">hal-05055843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global environmental change may benefit Conservation biological control in temperate-climate areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Positive response of flower-visiting insect abundances to landscape context relies on nectar productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lenestour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055843v1</w:t>
+                <w:t xml:space="preserve">hal-04668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could winter flowering cover crops promote competition between parasitoids, hyperparasitoids and winter-active pollinators?</w:t>
               </w:r>
@@ -9902,64 +9902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Fontaine-Guenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Biological Control (IEIC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9997,77 +9997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-borne plant virus controlled by natural enemies in agro-ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Biological Control (IEIC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,329 +10086,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering strategies of arthropods under climate change: implications for conservation biological control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100536v1</w:t>
+                <w:t xml:space="preserve">hal-02736051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Overwintering strategies of arthropods under climate change: implications for conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736051v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food patch quality effects on female parasitoids foraging behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,77 +10446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of diapause in aphid parasitoids from mild winter areas: Ecologicla and evolutionary insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society for Ecology and Evolution (CSEE) International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society for Ecology and Evolution (CSEE), May 2017, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,64 +10567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10649,64 +10649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Al Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,593 +10768,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmentally realistic doses of pesticides on tritrophic interactions in grass strips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">8ème journée des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519444v1</w:t>
+                <w:t xml:space="preserve">hal-01511324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Summer diapause. The impact of female competition on summer diapause induction in two aphid parasitoid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Van Baaren</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BES-SFEcologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion conjointe de la Société d'entomologie du Québec et de la Société de protection des plantes du Québec: "La lutte biologique intégrée; difficile à intégrer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nicolet, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483368v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer diapause. The impact of female competition on summer diapause induction in two aphid parasitoid species</w:t>
+                <w:t xml:space="preserve">Sex makes them sleepy; The impact of aphid sexuality on parasitoid diapause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion conjointe de la Société d'entomologie du Québec et de la Société de protection des plantes du Québec: "La lutte biologique intégrée; difficile à intégrer?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.114643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque BES-SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511324v1</w:t>
+                <w:t xml:space="preserve">hal-01483368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex makes them sleepy; The impact of aphid sexuality on parasitoid diapause</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Effect of environmentally realistic doses of pesticides on tritrophic interactions in grass strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international Congress of Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439850v1</w:t>
+                <w:t xml:space="preserve">hal-01519444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets cascades des pesticides dans un système tritrophique, les ravageurs résistent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dré Kampfraath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,1002 +11412,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La température affecte le comportement d'exploitation des ressources hôtes chez un parasitoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">37emes Journées des Entomophagistes (Entom2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499486v1</w:t>
+                <w:t xml:space="preserve">hal-00496563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations géographiques de traits d'histoire de vie de parasitoïdes de drosophiles : sélection en réponse au climat?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538552v1</w:t>
+                <w:t xml:space="preserve">hal-00499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Température et intéractions hôte-parasitoïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wardziak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Conférence internationale Francophone d'Entomologie (CIFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496562v1</w:t>
+                <w:t xml:space="preserve">hal-00499486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in metabolic rates and life history traits affects foraging behaviour in a parasitic wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Variations géographiques de traits d'histoire de vie de parasitoïdes de drosophiles : sélection en réponse au climat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ecology and Behaviour Meeting (SERL2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Le Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496564v1</w:t>
+                <w:t xml:space="preserve">hal-00538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Plasticity in metabolic rates and life history traits affects foraging behaviour in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">6th Ecology and Behaviour Meeting (SERL2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499481v1</w:t>
+                <w:t xml:space="preserve">hal-00496564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La température affecte le comportement d'exploitation des ressources hôtes chez un parasitoïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Température et intéractions hôte-parasitoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37emes Journées des Entomophagistes (Entom2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
+              <w:t xml:space="preserve">7eme Conférence internationale Francophone d'Entomologie (CIFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496563v1</w:t>
+                <w:t xml:space="preserve">hal-00496562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi: climate and host distribution as agents of selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448999v1</w:t>
+                <w:t xml:space="preserve">hal-00406567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi: climate and host distribution as agents of selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th Congress European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406567v1</w:t>
+                <w:t xml:space="preserve">hal-00448999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lipid allocation in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire a la Free University of Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12426,778 +12426,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312452v1</w:t>
+                <w:t xml:space="preserve">hal-00312701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reaction norm of sympatric aphid parasitoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire a Free University of Amsterdam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20th Entomolendag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496561v1</w:t>
+                <w:t xml:space="preserve">hal-00499472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312622v1</w:t>
+                <w:t xml:space="preserve">hal-00312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Thermal reaction norm of sympatric aphid parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminaire a Free University of Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312406v1</w:t>
+                <w:t xml:space="preserve">hal-00496561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pichenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Entomolendag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499472v1</w:t>
+                <w:t xml:space="preserve">hal-00312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312701v1</w:t>
+                <w:t xml:space="preserve">hal-00312452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Durban, South Africa</w:t>
@@ -13226,103 +13226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Aphidius species : Does interspecific competition structure the parasitoid community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Duban, South Africa</w:t>
@@ -13351,77 +13351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13459,77 +13459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat resistance in parasitoids and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13567,77 +13567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat resistance of parasitoids and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13720,77 +13720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13858,64 +13858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13953,77 +13953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are parasitoids from mild winter climates losing their diapause?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting de la Société d’Entomologie du Québec et de The Entomological Society of Canada « Entomology in the Anthropocene »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14093,77 +14093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NightWarming Affecting Interspecific Interactions: Implications for Biological Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yulin Gao; Heikki M. T. Hokkanen; Ingeborg Menzler-Hokkanen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progres in Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer, pp.39-53, 2020, Integrative Biological Control, 978-3-030-44838-7</w:t>
@@ -14192,51 +14192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14244,51 +14244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t>
@@ -14334,64 +14334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Climate Change for Aphid-Based Multi-trophic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14500,77 +14500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14757,51 +14757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Leiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Ellers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Cuxart-Erruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris a G Wyckhuys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crowder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Adriani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B Albaytar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109683" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruining Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Valsami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fontaine-Guenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talay Namintraporn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52146-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1771" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K Alvarez-Baca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Montealegre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alfaro-Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Hahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lammers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Nieberding" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2023.100055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lagneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art04" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art04-GB" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01587-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K. Alvarez-Baca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/11860171-8177/2021/1186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05270-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.238626" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11060381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devogel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.104001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02519160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12792" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Ortiz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56187-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Liefting" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Rohmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01281-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brodeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2019.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12583" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811219v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deniau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hraoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12491" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M Hoedjes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M Smid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13498" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries A. Kampfraath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giesen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A. M. Van Gestel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1771-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deniau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Morra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Murray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2016.12.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3770-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Snaas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Harvey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9819-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Harvey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetske de Boer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-013-9253-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lodi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1627-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00906723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;riaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2810-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9498-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01813.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Serain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00758.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRP3XKKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A. Seyahooei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01233.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB6CLXD2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020957v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A Seyahooei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8P5DQR95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Den-Blanken" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001744107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055739v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668848v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05029785v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055872v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01541190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Queffelec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439850v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.114643" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#233; Kampfraath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giesen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A.M. van Gestel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496562v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496564v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496563v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406567v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499472v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03052374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499478v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8601-3_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruining Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris a G Wyckhuys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crowder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Adriani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B Albaytar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Leiva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Ellers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Cuxart-Erruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Queffelec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Valsami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fontaine-Guenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talay Namintraporn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52146-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K Alvarez-Baca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Montealegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alfaro-Tapia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Hahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lammers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Nieberding" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2023.100055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lagneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art04" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art04-GB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01587-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K. Alvarez-Baca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05270-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/11860171-8177/2021/1186" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.238626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0906" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devogel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.104001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12792" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02519160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11060381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brodeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2019.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12583" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Liefting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Rohmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01281-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Ortiz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56187-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810996v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deniau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811219v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M Hoedjes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M Smid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13498" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deniau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Morra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Murray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2016.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries A. Kampfraath" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giesen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A. M. Van Gestel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1771-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3770-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Snaas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Harvey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9819-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Harvey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetske de Boer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-013-9253-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lodi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1627-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00906723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;riaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2810-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9498-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01813.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Serain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00758.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRP3XKKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A Seyahooei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01233.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB6CLXD2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A. Seyahooei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8P5DQR95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Den-Blanken" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001744107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055739v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05029785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01541190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439850v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.114643" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Queffelec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#233; Kampfraath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giesen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A.M. van Gestel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448999v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03052374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499478v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8601-3_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>