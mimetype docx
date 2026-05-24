--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability homogenized thermal responses in an ectotherm community along a European longitudinal gradient</w:t>
+                <w:t xml:space="preserve">ShareTrait: Towards interoperable and reusable individual trait‐based data in ectotherms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruining Li</w:t>
+                <w:t xml:space="preserve">Félix Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+                <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Jego</w:t>
+                <w:t xml:space="preserve">Matty Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Le Lann</w:t>
+                <w:t xml:space="preserve">Raimon Cuxart-Erruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Diego R Barneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e08194. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecog.08194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421734v1</w:t>
+                <w:t xml:space="preserve">hal-05294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t>
+                <w:t xml:space="preserve">Temperature variability homogenized thermal responses in an ectotherm community along a European longitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cem Turanoglu</w:t>
+                <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Ancel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e08194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecog.08194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107656v1</w:t>
+                <w:t xml:space="preserve">hal-05421734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control mitigates spread of vector-borne plant pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional traits of Asteraceae species vary with arbuscular mycorrhizal fungal identity and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crowder</w:t>
+                <w:t xml:space="preserve">Cem Turanoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evie Adriani</w:t>
+                <w:t xml:space="preserve">Héloïse Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle B Albaytar</w:t>
+                <w:t xml:space="preserve">Ophélie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388, pp.109683. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-025-01214-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058126v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
+                <w:t xml:space="preserve">Biological control mitigates spread of vector-borne plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+                <w:t xml:space="preserve">Kris a G Wyckhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Yi Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">David Crowder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Evie Adriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Annabelle B Albaytar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.109683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780580v1</w:t>
+                <w:t xml:space="preserve">hal-05058126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShareTrait: Towards interoperable and reusable individual trait‐based data in ectotherms</w:t>
+                <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Leiva</w:t>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matty Berg</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimon Cuxart-Erruz</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego R Barneche</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294616v1</w:t>
+                <w:t xml:space="preserve">hal-04780580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips in winter reduce barley yellow dwarf virus incidence in cereal crops</w:t>
               </w:r>
@@ -1038,278 +1038,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: from known effects on individuals to potential consequences on trophic interactions and network functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Beringue</w:t>
+                <w:t xml:space="preserve">Bet-hedging in parasitoids: when optimization is not the best strategy to cope with climatic extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Queffelec</w:t>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertanne Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260, pp.119620. </w:t>
+              <w:t xml:space="preserve">Current Research in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cris.2024.100076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687638v1</w:t>
+                <w:t xml:space="preserve">hal-04563191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: from known effects on individuals to potential consequences on trophic interactions and network functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Cloteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.119620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551239v1</w:t>
+                <w:t xml:space="preserve">hal-04687638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for competition over floral resources between winter-active parasitoids and pollinators in agroecosystems</w:t>
               </w:r>
@@ -1423,693 +1406,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bet-hedging in parasitoids: when optimization is not the best strategy to cope with climatic extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Can conservation biological control limit the incidence of a BYD viral aphidborne disease in cereal crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertanne Visser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.100076. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 GB, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cris.2024.100076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art05-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563191v1</w:t>
+                <w:t xml:space="preserve">hal-05551239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Food Web Structure of Aphid-Parasitoid Populations on Plum Orchards in Chile</w:t>
+                <w:t xml:space="preserve">Interactions between natural enemies and pollinators: combining ecological theory with agroecological management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects14030288⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.243-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061065v1</w:t>
+                <w:t xml:space="preserve">hal-04086848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Composition and Food Web Structure of Aphid-Parasitoid Populations on Plum Orchards in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Lenestour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14030288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056320v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: lessons for climate change studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+                <w:t xml:space="preserve">Floral resource maps: a tool to explain flower-visiting insect abundance at multiple spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lenestour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.101036. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.1511-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01643-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088559v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between natural enemies and pollinators: combining ecological theory with agroecological management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: lessons for climate change studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruining Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.243-259. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.101036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/1771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086848v1</w:t>
+                <w:t xml:space="preserve">hal-04088559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many parasitoids lack adult fat accumulation, despite fatty acid synthesis: A discussion of concepts and considerations for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des bandes fleuries pour le contrôle biologique des pucerons vecteurs des jaunisses de la betterave sucrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,377 +2448,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of flower strips for the biological control of aphid vectors of sugar beet yellows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Cloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.40-57. </w:t>
+              <w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564664v1</w:t>
+                <w:t xml:space="preserve">hal-04337757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle biologique par conservation peut-il limiter l'incidence d'une maladie virale, la JNO, transmise par les pucerons aux céréales cultivées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The value of flower strips for the biological control of aphid vectors of sugar beet yellows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Duval</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.57-67. </w:t>
+              <w:t xml:space="preserve">, 2023, 89, pp.40-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337757v1</w:t>
+                <w:t xml:space="preserve">hal-04564664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biological control be a strategy to control vector‐borne plant viruses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, pp.451-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,693 +2850,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Jeavons</w:t>
+                <w:t xml:space="preserve">Overwintering strategies and life-history traits of different populations of Aphidius platensis along a latitudinal gradient in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Chevrie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maeva Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.127-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/11860171-8177/2021/1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510631v1</w:t>
+                <w:t xml:space="preserve">hal-03629547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Structure of Winter Aphid-Parasitoid Food Webs along a Latitudinal Gradient in Chile.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+                <w:t xml:space="preserve">Exploitative competition for floral resources reduces sugar intake but differently impacts the foraging behaviour of two non-bee flower visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Chevrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Van Baaren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blas Lavandero</w:t>
+                <w:t xml:space="preserve">Maeva Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-022-05270-0⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.e08576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832988v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third and fourth trophic level composition shift in an aphid-parasitoid-hyperparasitoid food web limits aphid control in an intercropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.300-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a cover crop on the aphid incidence is not explained by increased top-down regulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Composition and Structure of Winter Aphid-Parasitoid Food Webs along a Latitudinal Gradient in Chile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K. Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e13299. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.425-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-022-05270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690434v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering strategies and life-history traits of different populations of Aphidius platensis along a latitudinal gradient in Chile</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effect of a cover crop on the aphid incidence is not explained by increased top-down regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (1), pp.127-145. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2021/11860171-8177/2021/1186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629547v1</w:t>
+                <w:t xml:space="preserve">hal-03690434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology under bottom-up control: change in host quality induces diapause in parasitic wasps</w:t>
               </w:r>
@@ -3548,77 +3548,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3786,77 +3786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with predictable and unpredictable temperatures in a climate change context: the case of parasitoids and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (Suppl 1), pp.jeb238626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3884,594 +3884,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does floral nectar quality affect life history strategies in parasitic wasps?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suitability and Profitability of a Cereal Aphid for the Parasitoid Aphidius platensis in the Context of Conservation Biological Control of Myzus persicae in Orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer K Alvarez-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Alfaro-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/0906⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11060381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746240v1</w:t>
+                <w:t xml:space="preserve">hal-02887787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-generational effects on diapause and life-history-traits of an aphid parasitoid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How does floral nectar quality affect life history strategies in parasitic wasps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.104001⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2020/0906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440758v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans-generational effects on diapause and life-history-traits of an aphid parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.104001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.104001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change affects the seasonal ecology of insect parasitoids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.167-181. </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277431v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource partitioning among a pollinator guild: A case study of monospecific flower crops under high honeybee pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.103527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4499,711 +4512,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability and Profitability of a Cereal Aphid for the Parasitoid Aphidius platensis in the Context of Conservation Biological Control of Myzus persicae in Orchards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">How climate change affects the seasonal ecology of insect parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.381. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.167-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects11060381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887787v1</w:t>
+                <w:t xml:space="preserve">hal-02277431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diapause expression in a Québec, Canada population of the parasitoid Aphidius ervi (Hymenoptera Braconidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interspecific competition among aphid parasitoids molecular approaches reveal preferential exploitation of parasitized hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Ortiz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Zepeda-Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4039/tce.2019.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089032v1</w:t>
+                <w:t xml:space="preserve">hal-02440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When parasitoids deal with the spatial distribution of their hosts consequences for both partners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Diapause expression in a Québec, Canada population of the parasitoid Aphidius ervi (Hymenoptera Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hance</w:t>
+                <w:t xml:space="preserve">J. Brodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (5), pp.923-931. </w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.345-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4039/tce.2019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807840v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the costs of learning? Modest trade-offs and constitutive costs do not set the price of fast associative learning ability in a parasitoid wasp</w:t>
+                <w:t xml:space="preserve">When parasitoids deal with the spatial distribution of their hosts consequences for both partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maartje Liefting</w:t>
+                <w:t xml:space="preserve">Philippe Louâpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L Rohmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.851-861. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.923-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-019-01281-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178870v1</w:t>
+                <w:t xml:space="preserve">hal-01807840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific competition among aphid parasitoids molecular approaches reveal preferential exploitation of parasitized hosts</w:t>
+                <w:t xml:space="preserve">What are the costs of learning? Modest trade-offs and constitutive costs do not set the price of fast associative learning ability in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Ortiz-Martínez</w:t>
+                <w:t xml:space="preserve">Maartje Liefting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jessica L Rohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacintha Ellers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.19641. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.851-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56187-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-019-01281-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440756v1</w:t>
+                <w:t xml:space="preserve">hal-02178870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food or host: do physiological state and flower type affect foraging decisions of parasitoids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Barascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (11), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5231,507 +5231,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific maternal competition induces summer diapause in insect parasitoids</w:t>
+                <w:t xml:space="preserve">Disentangling plasticity from local adaptation in diapause expression of parasitoid wasps from contrasting thermal environments: a reciprocal translocation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Hraoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josée Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.1080-1088. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.756-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810996v1</w:t>
+                <w:t xml:space="preserve">hal-01811219v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janzen–Connell patterns can be induced by fungal-driven decomposition and offset by ectomycorrhizal fungi accumulated under a closely related canopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific maternal competition induces summer diapause in insect parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deniau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">George Hraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13003⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.1080-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739510v1</w:t>
+                <w:t xml:space="preserve">hal-01810996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling plasticity from local adaptation in diapause expression of parasitoid wasps from contrasting thermal environments: a reciprocal translocation experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ridel</w:t>
+                <w:t xml:space="preserve">Janzen–Connell patterns can be induced by fungal-driven decomposition and offset by ectomycorrhizal fungi accumulated under a closely related canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Doyon</w:t>
+                <w:t xml:space="preserve">B. Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (4), pp.756-764. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.785-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811219v3</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for associative learning of colour stimuli reveals correlated evolution of this learning ability across multiple stimuli and rewards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maartje Liefting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja M Hoedjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans M Smid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (7), pp.1449-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5778,90 +5778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid responses of winter aphid-parasitoid communities to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (OCT), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis A. M. Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (3), pp.383-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,77 +6146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering cover crops in winter increase pest control but not trophic link diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Alford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,77 +6293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are aphid parasitoids from mild winter climates losing their winter diapause?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 183 (3), pp.619-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6397,64 +6397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent life history strategies in congeneric hyperparasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Snaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,64 +6527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Behavioural ecology of insects and its metamorphosis into a multidisciplinary field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.ix-x. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6631,90 +6631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and divergence in direct and indirect life-history traits of closely related parasitoids (Braconidae: Microgastrinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jetske de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.134-144. </w:t>
@@ -6752,77 +6752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal change alters the outcome of behavioural interactions between antagonistic partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Lodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.578-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6856,64 +6856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of resource competition for sex allocation and discriminative behaviors in a hyperparasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Snaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,103 +6986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising temperature reduces divergence in resource use strategies in coexisting parasitoid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174 (3), pp.967-977. </w:t>
@@ -7120,103 +7120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing resource exploitation and allocation of two closely related aphid parasitoids sharing the same host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Lann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacintha Ellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,291 +7244,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plasticity of metabolic rates linked to life-history traits and foraging behaviour in a parasitic wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wardziak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.641-651. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01813.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599429v1</w:t>
+                <w:t xml:space="preserve">hal-00597352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in, last out: asymmetric competition influences patch exploitation of a parasitoid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thermal plasticity of metabolic rates linked to life-history traits and foraging behaviour in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (1), pp.101-107. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.641-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2010.01813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597352v1</w:t>
+                <w:t xml:space="preserve">hal-00599429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of sympatric hymenopteran parasitoid species: Does it match seasonal activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,90 +7643,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: does climate drive evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (6), pp.727-736. </w:t>
@@ -7789,90 +7789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life-history traits of a Drosophila parasitoid, Leptopilina boulardi: Does climate drive evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (6), pp.727-736. </w:t>
@@ -7948,77 +7948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.554-565. </w:t>
@@ -8081,77 +8081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does heat shock affect the life history traits of adults and progeny of the aphid parasitoid Aphidius avenae (Hymenoptera: Aphidiidae)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (5), pp.543-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8197,64 +8197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of lipid synthesis as an evolutionary consequence of a parasitic lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertanne Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J. Den-Blanken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8331,90 +8331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could host discrimination abilities influence the structure of a parasitoid community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pichenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8477,103 +8477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do past experience and competitive ability influence foraging strategies of parasitoids under interspecific competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.691-700. </w:t>
@@ -8668,77 +8668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal pesticide exposure in non-target terrestrial ecosystems: disruptions in trophic interactions and consequences for natural enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Entomophagous Insects COnference (IEIC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI), Jul 2025, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8763,64 +8763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biological control be a strategy to control vector-borne plant viruses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,103 +8884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tolerance of cereal aphids might differ along a longitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
@@ -9009,90 +9009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des parasitoïdes le long de gradients géographiques : intérêt pour les études sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9134,90 +9134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoid ecology along geographic gradients: Lessons for climate change studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruining Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9253,631 +9253,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of floral resources provided by crops, weeds and wild plants in supporting wild pollinating insects in agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Positive response of flower-visiting insect abundances to landscape context relies on nectar productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Lenestour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668848v1</w:t>
+                <w:t xml:space="preserve">hal-04668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide-degrading bacteria drives metabolic responses of a plant-aphid system to low doses of Isoproturon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Beringue</w:t>
+                <w:t xml:space="preserve">Contribution of floral resources provided by crops, weeds and wild plants in supporting wild pollinating insects in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jeavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029785v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of winter diapause expression in aphid parasitoids from mild winter climates.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herbicide-degrading bacteria drives metabolic responses of a plant-aphid system to low doses of Isoproturon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055872v1</w:t>
+                <w:t xml:space="preserve">hal-05029785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global environmental change may benefit Conservation biological control in temperate-climate areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Loss of winter diapause expression in aphid parasitoids from mild winter climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055843v1</w:t>
+                <w:t xml:space="preserve">hal-05055872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive response of flower-visiting insect abundances to landscape context relies on nectar productivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global environmental change may benefit Conservation biological control in temperate-climate areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution "Ecology and evolution: new perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE², Gfö, EEF, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Entomology Helsinki 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668846v1</w:t>
+                <w:t xml:space="preserve">hal-05055843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could winter flowering cover crops promote competition between parasitoids, hyperparasitoids and winter-active pollinators?</w:t>
               </w:r>
@@ -9902,64 +9902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Fontaine-Guenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Biological Control (IEIC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9997,77 +9997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-borne plant virus controlled by natural enemies in agro-ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress of Biological Control (IEIC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10131,51 +10131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10217,90 +10217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overwintering strategies of arthropods under climate change: implications for conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Plant Protection Congress IPPC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10325,90 +10325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food patch quality effects on female parasitoids foraging behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,77 +10446,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of diapause in aphid parasitoids from mild winter areas: Ecologicla and evolutionary insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society for Ecology and Evolution (CSEE) International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society for Ecology and Evolution (CSEE), May 2017, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,64 +10567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10649,64 +10649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground predators benefits more from semi-natural than natural habitats under harsh climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Al Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,593 +10768,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effect of environmentally realistic doses of pesticides on tritrophic interactions in grass strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Van Baaren</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511324v1</w:t>
+                <w:t xml:space="preserve">hal-01519444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer diapause. The impact of female competition on summer diapause induction in two aphid parasitoid species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion conjointe de la Société d'entomologie du Québec et de la Société de protection des plantes du Québec: "La lutte biologique intégrée; difficile à intégrer?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nicolet, Canada</w:t>
+              <w:t xml:space="preserve">Colloque BES-SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex makes them sleepy; The impact of aphid sexuality on parasitoid diapause</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international Congress of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème journée des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/ICE.2016.114643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439850v1</w:t>
+                <w:t xml:space="preserve">hal-01511324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustard covers around cereal crops: Increasing winter parasitism of aphid pests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Summer diapause. The impact of female competition on summer diapause induction in two aphid parasitoid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Van Baaren</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BES-SFEcologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion conjointe de la Société d'entomologie du Québec et de la Société de protection des plantes du Québec: "La lutte biologique intégrée; difficile à intégrer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nicolet, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483368v1</w:t>
+                <w:t xml:space="preserve">hal-01439855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmentally realistic doses of pesticides on tritrophic interactions in grass strips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Sex makes them sleepy; The impact of aphid sexuality on parasitoid diapause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting SETAC Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.114643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519444v1</w:t>
+                <w:t xml:space="preserve">hal-01439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets cascades des pesticides dans un système tritrophique, les ravageurs résistent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dré Kampfraath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,1002 +11412,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La température affecte le comportement d'exploitation des ressources hôtes chez un parasitoïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wardziak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37emes Journées des Entomophagistes (Entom2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496563v1</w:t>
+                <w:t xml:space="preserve">hal-00499486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Variations géographiques de traits d'histoire de vie de parasitoïdes de drosophiles : sélection en réponse au climat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Le Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499481v1</w:t>
+                <w:t xml:space="preserve">hal-00538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre deux parasitoïdes du genre Aphidius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Plasticity in metabolic rates and life history traits affects foraging behaviour in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th Ecology and Behaviour Meeting (SERL2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499486v1</w:t>
+                <w:t xml:space="preserve">hal-00496564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations géographiques de traits d'histoire de vie de parasitoïdes de drosophiles : sélection en réponse au climat?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Température et intéractions hôte-parasitoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wardziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">7eme Conférence internationale Francophone d'Entomologie (CIFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538552v1</w:t>
+                <w:t xml:space="preserve">hal-00496562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in metabolic rates and life history traits affects foraging behaviour in a parasitic wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La température affecte le comportement d'exploitation des ressources hôtes chez un parasitoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ecology and Behaviour Meeting (SERL2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">37emes Journées des Entomophagistes (Entom2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496564v1</w:t>
+                <w:t xml:space="preserve">hal-00496563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Température et intéractions hôte-parasitoïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence du comportement de défense de l'hôte sur la compétition entre A. rhopalosiphi et A. ervi (Hymenoptera: Aphidiinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wardziak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Conférence internationale Francophone d'Entomologie (CIFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">35èmes Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496562v1</w:t>
+                <w:t xml:space="preserve">hal-00499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi: climate and host distribution as agents of selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th Congress European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406567v1</w:t>
+                <w:t xml:space="preserve">hal-00448999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi: climate and host distribution as agents of selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeed A. Seyahooei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">‘Evolutionary biology 2009 : Phylogenetics, Speciation, Co-Evolution, Development, Genomes, Life Histories, Plasticity..'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448999v1</w:t>
+                <w:t xml:space="preserve">hal-00406567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lipid allocation in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire a la Free University of Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12426,778 +12426,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312701v1</w:t>
+                <w:t xml:space="preserve">hal-00312452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">How intraspecific competition influences the behaviour of a parasitoid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Entomolendag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">ISBE 2008: 12th International Behavioral Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499472v1</w:t>
+                <w:t xml:space="preserve">hal-00312701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">20th Entomolendag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312406v1</w:t>
+                <w:t xml:space="preserve">hal-00499472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal reaction norm of sympatric aphid parasitoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comment le comportement de défense de l'hôte peut-il influencer la compétition entre deux Hyménoptères parasitoïdes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire a Free University of Amsterdam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496561v1</w:t>
+                <w:t xml:space="preserve">hal-00312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thermal reaction norm of sympatric aphid parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Seminaire a Free University of Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312622v1</w:t>
+                <w:t xml:space="preserve">hal-00496561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité discriminatoire interspécifique dans une guilde de parasitoïdes du genre Aphidius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differences in interspecific host discrimination and host exploitation strategies resulted in niche differentiation in a parasitoid comm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pichenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de la Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312452v1</w:t>
+                <w:t xml:space="preserve">hal-00312622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptations of life history traits of a Drosophila parasitoid, Leptopilina boulardi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Durban, South Africa</w:t>
@@ -13226,103 +13226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Aphidius species : Does interspecific competition structure the parasitoid community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Duban, South Africa</w:t>
@@ -13351,77 +13351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does heat shock affect parasitoid fitness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13459,77 +13459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat resistance in parasitoids and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13567,77 +13567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat resistance of parasitoids and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13746,51 +13746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13858,64 +13858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13953,77 +13953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are parasitoids from mild winter climates losing their diapause?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting de la Société d’Entomologie du Québec et de The Entomological Society of Canada « Entomology in the Anthropocene »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14093,77 +14093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NightWarming Affecting Interspecific Interactions: Implications for Biological Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yulin Gao; Heikki M. T. Hokkanen; Ingeborg Menzler-Hokkanen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progres in Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer, pp.39-53, 2020, Integrative Biological Control, 978-3-030-44838-7</w:t>
@@ -14192,51 +14192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations des habitats et chaînes trophiques dans les écosystèmes continentaux aquatiques et terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14244,51 +14244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merot P., Dubreuil V., Delahaye D. &amp; Desnos P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t>
@@ -14334,64 +14334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Climate Change for Aphid-Based Multi-trophic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14500,77 +14500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14757,51 +14757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruining Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris a G Wyckhuys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crowder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Adriani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B Albaytar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Leiva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Ellers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Cuxart-Erruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Queffelec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119620" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Valsami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fontaine-Guenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talay Namintraporn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52146-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K Alvarez-Baca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Montealegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alfaro-Tapia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Hahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lammers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Nieberding" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2023.100055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lagneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art04" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art04-GB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01587-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K. Alvarez-Baca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05270-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/11860171-8177/2021/1186" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.238626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0906" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devogel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.104001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12792" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02519160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11060381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brodeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2019.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12583" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Liefting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Rohmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01281-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Ortiz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56187-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810996v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deniau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811219v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M Hoedjes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M Smid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13498" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deniau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Morra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Murray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2016.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries A. Kampfraath" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giesen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A. M. Van Gestel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1771-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3770-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Snaas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Harvey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9819-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Harvey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetske de Boer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-013-9253-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lodi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1627-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00906723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;riaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2810-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9498-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01813.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Serain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00758.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRP3XKKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A Seyahooei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01233.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB6CLXD2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A. Seyahooei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8P5DQR95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Den-Blanken" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001744107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055739v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05029785v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01541190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439850v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.114643" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Queffelec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#233; Kampfraath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giesen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A.M. van Gestel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496563v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448999v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03052374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499478v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8601-3_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Castel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Leiva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Ellers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Cuxart-Erruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Barneche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruining Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Lann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08194" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Turanoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ancel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01214-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris a G Wyckhuys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crowder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Adriani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B Albaytar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouvaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Alford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertanne Visser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Valsami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Fontaine-Guenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talay Namintraporn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52146-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art05-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jeavons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/1771" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K Alvarez-Baca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Montealegre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alfaro-Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Zepeda-Paulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14030288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lenestour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01643-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Hahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lammers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Nieberding" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2023.100055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lagneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art04" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03882544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heinen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Abarca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art05" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art04-GB" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01587-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer K. Alvarez-Baca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/11860171-8177/2021/1186" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Chevrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Van Baaren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-022-05270-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047009v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brodeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.238626" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11060381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Llopis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0906" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devogel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.104001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02519160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103527" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12792" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Ortiz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56187-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brodeur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2019.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12583" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Liefting" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Rohmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01281-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2758-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811219v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Doyon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hraoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12491" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deniau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja M Hoedjes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans M Smid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13498" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deniau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Morra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Murray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2016.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries A. Kampfraath" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giesen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A. M. Van Gestel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1771-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.07.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3770-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Snaas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Verdeny-Vilalta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Harvey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-016-9819-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.07.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Harvey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetske de Boer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-013-9253-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lodi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1627-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00906723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle M&#233;riaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2810-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9498-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq180" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2010.01813.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Serain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00758.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRP3XKKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02020957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A Seyahooei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2010.01233.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB6CLXD2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed A. Seyahooei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poiri&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZKMPJB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536678v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990575" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8P5DQR95-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. Den-Blanken" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001744107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pichenot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007485308006342" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DJND33S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01017.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTQC78KD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ma" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055739v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668848v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05029785v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055872v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056236v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100536v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01541190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02409174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Queffelec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439850v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.114643" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01102948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr&#233; Kampfraath" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giesen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis A.M. van Gestel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496564v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496563v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406567v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312452v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499472v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312622v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312697v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Guigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499482v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02412583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235060v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03052374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499478v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8601-3_4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>