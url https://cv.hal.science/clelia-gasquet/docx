--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
+                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380264v1</w:t>
+                <w:t xml:space="preserve">halshs-04380222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380222v1</w:t>
+                <w:t xml:space="preserve">halshs-04380264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déforestation au prisme des terroirs villageois en situation de mosaïque forêt-savane, République Démocratique du Congo</w:t>
               </w:r>
@@ -863,51 +863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales des relations familiales en migration : les enjeux autour de la grossesse en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,64 +1023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir la césarienne : une pratique où convergent habitus de classe et intérêts médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1255,200 +1255,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le provisoire qui dure. Géographie comparée de deux centres humanitaires parisiens</w:t>
+                <w:t xml:space="preserve">Processus socio-territoriaux urbains à l'oeuvre dans les trajectoires des femmes enceintes ayant accouché prématurément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Collombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Parkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737112v1</w:t>
+                <w:t xml:space="preserve">hal-01737086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus socio-territoriaux urbains à l'oeuvre dans les trajectoires des femmes enceintes ayant accouché prématurément</w:t>
+                <w:t xml:space="preserve">Le provisoire qui dure. Géographie comparée de deux centres humanitaires parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristina Parkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737086v1</w:t>
+                <w:t xml:space="preserve">hal-01737112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épidémie d’Ebola de 2013-2016 en Afrique de l’Ouest : analyse critique d’une crise avant tout sociale</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et trajectoires dans le domaine de la santé. Quelques réflexions issues de l’analyse d’entretiens effectués auprès de femmes migrantes enceintes ou ayant récemment accouché dans la ville de Rennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dossier: Santé, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,51 +2122,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,1066 +2264,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche de la maternité idéale. La mobilité, sésame de l’accouchement rêvé des élites économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Internationales de Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Institut Convergences Migrations, Tourisme Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Mar 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313353v1</w:t>
+                <w:t xml:space="preserve">hal-05573405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JIST, Nov 2021, Visio Conférence, Suisse. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.236.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436317v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir la césarienne : attentes des femmes et pratiques des médecins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies de recrutement des patientes de la &amp;quot;bourgeoisie économique&amp;quot; et de la &amp;quot;bourgeoisie intellectuelle&amp;quot; dans deux maternités privées de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Aug 2019, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Journée d‘Etude sur le capitalisme sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561009v1</w:t>
+                <w:t xml:space="preserve">hal-05573475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
+                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, UMR ARENES, WAIMH, Oct 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03436365v1</w:t>
+                <w:t xml:space="preserve">halshs-03436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S'imposer aux imposant·es: une enquête pluridisciplinaire dans deux maternités privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’études Sources et méthodes de l’histoire et de la sociologie des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE, Oct 2020, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561024v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations : quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête dans une maternité pour élites transnationales: transformer des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaik Pian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO (Espaces et Sociétés); Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Réseau santé France-Québec Formes et réformes des systèmes de santé en territoires francophones: santé publique, santé communautaire &amp; lutte contre les inégalités socio-spatiales (France-Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302812v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et temporalités de la grossesse en migration</w:t>
+                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lidia Cichon</w:t>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de vie et santé: apport des méthodes biographiques en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436370v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques temporelles de la pandémie de grippe A/H1N1 dans la presse écrite francophone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles JADT2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01015517v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and Health: Analysing Local Variations in Healthcare Access for Immigrants in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+                <w:t xml:space="preserve">Choisir la césarienne : attentes des femmes et pratiques des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïk Pian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Medical Geography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, East Lansing, Michigan, United States</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008016v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2009-2010 H1N1 Vaccination Campaign through the Lense of MediaInformation: A Methodological Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations : quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO (Espaces et Sociétés); Groupe transversal JEDI (Justice, espace, discriminations, inégalités) du Labex "Futurs urbains" (Université Paris-Est), Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de soins et temporalités de la grossesse en migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de vie et santé: apport des méthodes biographiques en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques temporelles de la pandémie de grippe A/H1N1 dans la presse écrite francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lepastourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d'analyse statistique des données textuelles JADT2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration and Health: Analysing Local Variations in Healthcare Access for Immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Pian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth International Medical Geography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2009-2010 H1N1 Vaccination Campaign through the Lense of MediaInformation: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVth International Medical Geography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, East Lansing, Michigan, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3333,263 +3916,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire naître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240, 2026, 9782358723015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériologiques. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231, 2019, Abécédaire de la géographie de la santé, Mohamed El Khebir; Gérard lambert, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebola, géographie d'une crise sanitaire - 1994-2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. pp.228, 2016, Géographie sociale, 978-2753547674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3599,1479 +4182,1479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations. Quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaik Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Devaux; Alex M. Mahoudeau; Mari Oiry Varraca; Mathieu Uhel; Étienne Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
+              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-214, 2024, (Géographie sociale), 978-2-7535-9624-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04856755v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus inégalitaires en santé et migrations. Quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+                <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Camille Devaux; Alex M. Mahoudeau; Mari Oiry Varraca; Mathieu Uhel; Étienne Walker. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports de domination et résistances. Approches de géographie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-214, 2024, (Géographie sociale), 978-2-7535-9624-5</w:t>
+              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100830v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04856755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U comme Urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health systems and immigrants - a focus on urban France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vojnovic Igor; Pearson Amber L.; Asiki Ghersim; DeVerteuil Geoffrey; Allen Adriana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé Dimension territoriale de la santé, Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez Dir., éditions matériologiques.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-182, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Handbook of global urban health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, 978-1138206250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02380120v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health systems and immigrants - a focus on urban France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bergeon</w:t>
+                <w:t xml:space="preserve">Santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of global urban health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2019, 978-1138206250</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02110145v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02106214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
+                <w:t xml:space="preserve">Bodies at the crossroads between immigration and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atkinson Sarah; Hunt Rachel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Geohumanities and health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2019, 978-3-030-21406-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02106214v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies at the crossroads between immigration and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L comme Lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geohumanities and health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2019, 978-3-030-21406-7</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294938v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L comme Lieux</w:t>
+                <w:t xml:space="preserve">U comme Urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé Dimension territoriale de la santé, Sébastien Fleuret, Clélia Gasquet-Blanchard et Anne-Cécile Hoyez Dir., éditions matériologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-182, 2019, Épistémologie de la médecine et du soin, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02430837v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02380120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7. Syndrome respiratoire aigu sévère : une pandémie avant l’heure (IDEA, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épidémiologie de terrain. Sept études de cas. Sous la direction de Thierry Ancelle, Pascal Crépey, Brigitte Helynck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.77-91, 2018, 9782810906819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.ancel.2018.01.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace partagé du soin en temps d’urgence. Approche comparée du vécu des patients et des soignants en service de néonatologie (Paris et Lille) et en centre d’isolement d’Ebola (Gabon et République du Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace en partage – Yves Bonny, Nicolas Bautès et Vincent Gouëset (dir.) Presses universitaires de Rennes, 2017, www.pur-editions.f</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-7535-5670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé : Ebola : une épidémie sans précédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2200293093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques temporelles de la pandémie de grippe A/H1N1 dans la presse écrite francophone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Collombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 12es Journées internationales d’Analyse de données textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2014, 978-2-9547781-1-2</w:t>
+              <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29 (4), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006859v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques temporelles de la pandémie de grippe A/H1N1 dans la presse écrite francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jadt.org Analyse statistique des données textuelles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29 (4), 2014</w:t>
+              <w:t xml:space="preserve">Actes des 12es Journées internationales d’Analyse de données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 978-2-9547781-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737220v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des femmes enceintes récemment arrivées en France. Approche comparative Rennes-Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6590 CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03016990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et représentations des épidémies. Analyse comparée de la construction d’un problème de santé global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Joselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grands réseaux de recherche Haut Normands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5218,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988430v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bokika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a31934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renevier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Parkins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.704" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2015.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS43TQ5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1507.090402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Hoyez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/faire-naitre/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kieffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ancel.2018.01.0077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006859v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015536v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988430v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bokika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a31934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renevier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Parkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2015.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS43TQ5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1507.090402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Hoyez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/faire-naitre/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ancel.2018.01.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015536v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>