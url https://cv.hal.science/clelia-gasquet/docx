--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
+                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380222v1</w:t>
+                <w:t xml:space="preserve">halshs-04380264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380264v1</w:t>
+                <w:t xml:space="preserve">halshs-04380222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déforestation au prisme des terroirs villageois en situation de mosaïque forêt-savane, République Démocratique du Congo</w:t>
               </w:r>
@@ -863,51 +863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales des relations familiales en migration : les enjeux autour de la grossesse en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,64 +1023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir la césarienne : une pratique où convergent habitus de classe et intérêts médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et trajectoires dans le domaine de la santé. Quelques réflexions issues de l’analyse d’entretiens effectués auprès de femmes migrantes enceintes ou ayant récemment accouché dans la ville de Rennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dossier: Santé, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indissociabilité de la méthode, de la posture et de la pratique scientifique ? Penser collectivement l’engagement dans son continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,77 +2283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la maternité idéale. La mobilité, sésame de l’accouchement rêvé des élites économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Institut Convergences Migrations, Tourisme Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,64 +2378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2482,64 +2482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de recrutement des patientes de la &amp;quot;bourgeoisie économique&amp;quot; et de la &amp;quot;bourgeoisie intellectuelle&amp;quot; dans deux maternités privées de la région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2571,247 +2571,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S'imposer aux imposant·es: une enquête pluridisciplinaire dans deux maternités privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESP, UMR ARENES, WAIMH, Oct 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Sources et méthodes de l’histoire et de la sociologie des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE, Oct 2020, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03436317v1</w:t>
+                <w:t xml:space="preserve">hal-05573502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'imposer aux imposant·es: une enquête pluridisciplinaire dans deux maternités privées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+                <w:t xml:space="preserve">Actualités des prises en charges des femmes enceintes primo-arrivantes: un exercice &amp;quot;en mode dégradé&amp;quot; (Rennes, Strasbourg, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Sources et méthodes de l’histoire et de la sociologie des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHE, Oct 2020, Besancon, France</w:t>
+              <w:t xml:space="preserve">Violences et soutiens à la maternité Entre corps, psychologie(s) et politique(s) de santé et de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, UMR ARENES, WAIMH, Oct 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573502v1</w:t>
+                <w:t xml:space="preserve">halshs-03436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête dans une maternité pour élites transnationales: transformer des biens ordinaires en biens rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,260 +2843,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
+                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561024v1</w:t>
+                <w:t xml:space="preserve">halshs-03436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grossesse en migration: parcours de soins et trajectoires de vie des femmes</w:t>
+                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Millot</w:t>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perinatmigrants2: « Trajectoires migratoires et santé autour de la naissance : travail précaire et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G3 - Université de Montréal, Université de Genève et Université libre de Bruxelles, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436365v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir la césarienne : attentes des femmes et pratiques des médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus inégalitaires en santé et migrations : quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,64 +3242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,64 +3350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3445,64 +3445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soins et temporalités de la grossesse en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Cichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériologiques. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4209,51 +4209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus inégalitaires en santé et migrations. Quelle place pour une approche critique de la dimension spatiale des inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,90 +4308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health systems and immigrants - a focus on urban France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,251 +4513,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02110145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bodies at the crossroads between immigration and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chasles</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atkinson Sarah; Hunt Rachel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
+              <w:t xml:space="preserve">Geohumanities and health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2019, 978-3-030-21406-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02106214v1</w:t>
+                <w:t xml:space="preserve">halshs-02294938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies at the crossroads between immigration and health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+                <w:t xml:space="preserve">Santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geohumanities and health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2019, 978-3-030-21406-7</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02294938v1</w:t>
+                <w:t xml:space="preserve">halshs-02106214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L comme Lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé. Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,64 +5431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des femmes enceintes récemment arrivées en France. Approche comparative Rennes-Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO 6590 CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5801,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988430v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bokika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a31934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renevier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Parkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2015.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS43TQ5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1507.090402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Hoyez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/faire-naitre/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ancel.2018.01.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015536v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988430v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bokika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bostvironois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a31934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renevier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Parkins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3475" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2015.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS43TQ5G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Halfen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Wauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1507.090402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Hoyez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/faire-naitre/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.ancel.2018.01.0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02006859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015536v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>