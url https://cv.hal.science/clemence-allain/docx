--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -455,1580 +455,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
+                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Clarisse Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
+                <w:t xml:space="preserve">Enzo Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+                <w:t xml:space="preserve">Margarita Bosmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takahito Ohmura</w:t>
+                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770504v1</w:t>
+                <w:t xml:space="preserve">hal-04732066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
+                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiyu Harada</w:t>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Allain</w:t>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (42), pp.57626-57635. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1952 - 1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797046v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 3 ‐Symmetric Luminescent Diketone with Amido‐Linkage as a Polymorphic Fluorescence Emitter</w:t>
+                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiho Katsumi</w:t>
+                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Kugai</w:t>
+                <w:t xml:space="preserve">Daiyu Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+                <w:t xml:space="preserve">Clemence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202304278⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (42), pp.57626-57635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780077v1</w:t>
+                <w:t xml:space="preserve">hal-04797046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+                <w:t xml:space="preserve">In Situ Generation of 1‐Acetylpyrene as a Visible‐Light Photocatalyst for the Thia‐Paternò‐Büchi Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chigusa Goto</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouhei Katao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (51), pp.e202412602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202412602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326463v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generation of 1‐Acetylpyrene as a Visible‐Light Photocatalyst for the Thia‐Paternò‐Büchi Reaction</w:t>
+                <w:t xml:space="preserve">C 3 ‐Symmetric Luminescent Diketone with Amido‐Linkage as a Polymorphic Fluorescence Emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cormier</w:t>
+                <w:t xml:space="preserve">Shiho Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Yusuke Kugai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202412602⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816324v1</w:t>
+                <w:t xml:space="preserve">hal-04780077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enzo Dalloz</w:t>
+                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiho Katsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Bosmi</w:t>
+                <w:t xml:space="preserve">Chigusa Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732066v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
+                <w:t xml:space="preserve">Stann van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Smith</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (9), pp.2121-2132. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2203139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295046v1</w:t>
+                <w:t xml:space="preserve">hal-04087334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
+                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nina-Diogo</w:t>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+                <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sehr Nassem-Kahn</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 445, pp.114982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076746v1</w:t>
+                <w:t xml:space="preserve">hal-04158433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 439, pp.114629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nina-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Bensalem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehr Nassem-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.2300336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190604v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Takeda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (9), pp.2121-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087334v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leygue</w:t>
+                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 445, pp.114982. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158433v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t>
               </w:r>
@@ -2053,64 +2053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromic Material toward a Recoverable Microscale Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (15), pp.2200134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,77 +2425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Luminescence and Circular Dichroism of Bichromophoric Difluoroboron‐β‐diketonates: Inversion and Enhanced Chirality Based on Spatial Arrangements and Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Ann Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouhei Katao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencio de los Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2540,853 +2540,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyaun Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456703v1</w:t>
+                <w:t xml:space="preserve">hal-03799120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.4191-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357578v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Léaustic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (44), pp.25188-25199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03112970v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyaun Lyu</w:t>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Leone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Sophie Gadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799120v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03112970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (12), pp.4191-4196. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (30), pp.9034-9042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130077v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (44), pp.25188-25199. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (36), pp.12111-12117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456745v1</w:t>
+                <w:t xml:space="preserve">hal-03456703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐Directional Mechanofluorochromism of Acetyl Pyrenes and Pyrenyl Ynones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laize‐générat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wrona‐piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Makal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (15), pp.1638 - 1644. </w:t>
@@ -3489,51 +3489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3580,90 +3580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromism of pyrenyl acrylates with different substitutional position and steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,291 +3708,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyuan Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022311v1</w:t>
+                <w:t xml:space="preserve">hal-03009598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vitale</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009598v1</w:t>
+                <w:t xml:space="preserve">hal-03022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t>
               </w:r>
@@ -4017,64 +4017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4102,692 +4102,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatish Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Carine Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276773v1</w:t>
+                <w:t xml:space="preserve">hal-02187756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014801v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Fluorescence microscopy visualization of the roughness-induced transition between lubrication regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees H Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw4761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence microscopy visualization of the roughness-induced transition between lubrication regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cees H Venner</w:t>
+                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw4761⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.843-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022534v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14566-14569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319855v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4796,1612 +4800,1608 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of aggregation-induced phosphorescence enhancement in mononuclear tricarbonyl rhenium(I) complexes: the influence of steric hindrance and isomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.15906-15916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt02786f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pinẽro García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4758-4762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276787v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.5513-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328321v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187756v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276807v1</w:t>
+                <w:t xml:space="preserve">hal-01860238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.40973-40977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898796v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
+                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Lanzi</w:t>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921196v1</w:t>
+                <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Wilbraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Jérémy Mérad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864554v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Diketone derivatives: influence of the chelating group on the photophysical and mechanofluorochromic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (6), pp.822 - 828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8pp00070k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Liam Wilbraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860238v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+                <w:t xml:space="preserve">Fuyuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623087v1</w:t>
+                <w:t xml:space="preserve">hal-01626850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photophysical properties of extended π conjugated naphthalimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6442,161 +6442,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuyuki Ito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626850v1</w:t>
+                <w:t xml:space="preserve">hal-01623087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t>
               </w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Languet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6699,77 +6699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent and Electroactive Low-Viscosity Tetrazine-Based Organic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,376 +6827,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242907v1</w:t>
+                <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Cooper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.1695--1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416642v1</w:t>
+                <w:t xml:space="preserve">hal-01242907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazine-functionalized and vertically-aligned mesoporous silica films with electrochemical activity and fluorescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59, pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7268,77 +7268,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.34127-34133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7385,51 +7385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,704 +7500,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065506v1</w:t>
+                <w:t xml:space="preserve">hal-00909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifonsi-Gwladys Quenum-Possy-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xu Yang</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 233, pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jforsciint.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909734v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (952), pp.327-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967133v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
+                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Prete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Seogjae Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifonsi-Gwladys Quenum-Possy-Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">J. Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
+                <w:t xml:space="preserve">Sehwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.7321-7327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919009v1</w:t>
+                <w:t xml:space="preserve">hal-00909734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
+                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Farha</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohui Huo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909723v1</w:t>
+                <w:t xml:space="preserve">hal-00967133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide appended rotaxanes respond to changing chloride concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,64 +8287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, electrochemical and photophysical properties of covalently linked porphyrin-polyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,77 +8434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White fluorescence from core-shell silica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.8534-8537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8576,77 +8576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t>
@@ -8824,347 +8824,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645017v1</w:t>
+                <w:t xml:space="preserve">hal-00645022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645022v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyl-pyridinium triphenylamines: novel far-red emitters with high photostability and two-photon absorption properties for staining DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fluorescent intercalator displacement assay (G4-FID) for establishing quadruplex-DNA affinity and selectivity of putative ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9624,51 +9624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET Templated by G-Quadruplex DNA: A Specific Ternary Interaction Using an Original Pair of Donor/Acceptor Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,77 +9772,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the photoluminescence of rhenium(I) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9910,90 +9910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromic molecular materials as potential local stress probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramarani Sethy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Ann Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Galnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,64 +10192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic luminescence of tricarbonylrhenium complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,90 +10336,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,90 +10465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10648,51 +10648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10700,51 +10700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10798,51 +10798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes fluorescentes pour l'ADN : marquages covalent et non-covalent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10901,51 +10901,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du « Burning Mouth Syndrome » par photobiomodulation à domicile : protocole d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11053,51 +11053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB9EAA6"/>
+    <w:nsid w:val="6C7CA3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11284,51 +11284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>