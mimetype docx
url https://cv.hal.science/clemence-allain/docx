--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -455,1580 +455,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Marin</w:t>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Dalloz</w:t>
+                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Bosmi</w:t>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1952 - 1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732066v1</w:t>
+                <w:t xml:space="preserve">hal-04770504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
+                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+                <w:t xml:space="preserve">Daiyu Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahito Ohmura</w:t>
+                <w:t xml:space="preserve">Clemence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1952 - 1957. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (42), pp.57626-57635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770504v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
+                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
+                <w:t xml:space="preserve">Shiho Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiyu Harada</w:t>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Allain</w:t>
+                <w:t xml:space="preserve">Chigusa Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797046v1</w:t>
+                <w:t xml:space="preserve">hal-04326463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Generation of 1‐Acetylpyrene as a Visible‐Light Photocatalyst for the Thia‐Paternò‐Büchi Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boddaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (51), pp.e202412602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202412602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 3 ‐Symmetric Luminescent Diketone with Amido‐Linkage as a Polymorphic Fluorescence Emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiho Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Kugai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihoko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202304278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chigusa Goto</w:t>
+                <w:t xml:space="preserve">Margarita Bosmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouhei Katao</w:t>
+                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326463v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stann van Baaren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takahito Ohmura</w:t>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Takeda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2203139. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (9), pp.2121-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087334v1</w:t>
+                <w:t xml:space="preserve">hal-04295046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
+                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+                <w:t xml:space="preserve">Anthony Nina-Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leygue</w:t>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehr Nassem-Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.2300336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158433v1</w:t>
+                <w:t xml:space="preserve">hal-04076746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 439, pp.114629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076746v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stann van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
+                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2203139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295046v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Bensalem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 445, pp.114982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190604v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t>
               </w:r>
@@ -2053,64 +2053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromic Material toward a Recoverable Microscale Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,1394 +2276,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromic Difluoroboron &amp;lt;i&amp;gt;β&amp;lt;/i&amp;gt; ‐Diketonates Based Polymer Composites: Toward Multi‐Stimuli Responsive Mechanical Stress Probes</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Luminescence and Circular Dichroism of Bichromophoric Difluoroboron‐β‐diketonates: Inversion and Enhanced Chirality Based on Spatial Arrangements and Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+                <w:t xml:space="preserve">Joy Ann Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Lopez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florencio de los Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202200134⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799197v1</w:t>
+                <w:t xml:space="preserve">hal-03818463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence and Circular Dichroism of Bichromophoric Difluoroboron‐β‐diketonates: Inversion and Enhanced Chirality Based on Spatial Arrangements and Self‐Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanofluorochromic Difluoroboron &amp;lt;i&amp;gt;β&amp;lt;/i&amp;gt; ‐Diketonates Based Polymer Composites: Toward Multi‐Stimuli Responsive Mechanical Stress Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Ann Panis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shouhei Katao</w:t>
+                <w:t xml:space="preserve">Elliot Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencio de los Reyes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (44), </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (15), pp.2200134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202200134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818463v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
+                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyaun Lyu</w:t>
+                <w:t xml:space="preserve">Tomas Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Leone</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (30), pp.9034-9042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799120v2</w:t>
+                <w:t xml:space="preserve">hal-03357578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Pei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130077v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03112970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (36), pp.12111-12117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456745v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gadan</w:t>
+                <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (44), pp.25188-25199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03112970v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyaun Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Rego</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357578v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (36), pp.12111-12117. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.4191-4196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456703v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Directional Mechanofluorochromism of Acetyl Pyrenes and Pyrenyl Ynones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Laize‐générat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100294⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331194v1</w:t>
+                <w:t xml:space="preserve">hal-03452288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Multi‐Directional Mechanofluorochromism of Acetyl Pyrenes and Pyrenyl Ynones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laize‐générat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wrona‐piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Makal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (15), pp.1638 - 1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452288v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromism of pyrenyl acrylates with different substitutional position and steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,291 +3708,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vitale</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009598v1</w:t>
+                <w:t xml:space="preserve">hal-03022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyuan Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022311v1</w:t>
+                <w:t xml:space="preserve">hal-03009598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t>
               </w:r>
@@ -4004,77 +4004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4102,2306 +4102,2306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Livage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Jatish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.843-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187756v1</w:t>
+                <w:t xml:space="preserve">hal-02276773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14566-14569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence microscopy visualization of the roughness-induced transition between lubrication regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees H Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aaw4761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276773v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014801v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Optimization of aggregation-induced phosphorescence enhancement in mononuclear tricarbonyl rhenium(I) complexes: the influence of steric hindrance and isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.15906-15916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02786f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324655v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aggregation-induced phosphorescence enhancement in mononuclear tricarbonyl rhenium(I) complexes: the influence of steric hindrance and isomerism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pinẽro García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt02786f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4758-4762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319009v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.5513-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319855v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276787v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328321v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.40973-40977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860238v1</w:t>
+                <w:t xml:space="preserve">hal-02276807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (48), pp.40973-40977. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276807v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
+                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Assi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Matteo Lanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Jérémy Mérad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898796v1</w:t>
+                <w:t xml:space="preserve">hal-01921196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+                <w:t xml:space="preserve">Liam Wilbraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921196v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Diketone derivatives: influence of the chelating group on the photophysical and mechanofluorochromic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (6), pp.822 - 828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8pp00070k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Wilbraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (28), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864554v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuyuki Ito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626850v1</w:t>
+                <w:t xml:space="preserve">hal-01623087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photophysical properties of extended π conjugated naphthalimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6442,161 +6442,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+                <w:t xml:space="preserve">Fuyuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623087v1</w:t>
+                <w:t xml:space="preserve">hal-01626850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t>
               </w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Languet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6699,77 +6699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent and Electroactive Low-Viscosity Tetrazine-Based Organic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,376 +6827,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Cooper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.1695--1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416642v1</w:t>
+                <w:t xml:space="preserve">hal-01242907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Lucy Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242907v1</w:t>
+                <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazine-functionalized and vertically-aligned mesoporous silica films with electrochemical activity and fluorescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59, pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7236,1275 +7236,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazines functionalized with phenols: synthesis and physico-chemical properties</w:t>
+                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.34127-34133. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra03831b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083992v1</w:t>
+                <w:t xml:space="preserve">hal-01081838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
+                <w:t xml:space="preserve">s-Tetrazines functionalized with phenols: synthesis and physico-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.34127-34133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03831b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081838v1</w:t>
+                <w:t xml:space="preserve">hal-01083992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (952), pp.327-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909723v1</w:t>
+                <w:t xml:space="preserve">hal-04065506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
+                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/jforsciint.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919009v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seogjae Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Schaming</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 107 (952), pp.327-339</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.7321-7327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065506v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
+                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seogjae Seo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cosimo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fifonsi-Gwladys Quenum-Possy-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sehwan Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xu Yang</w:t>
+                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 233, pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jforsciint.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909734v1</w:t>
+                <w:t xml:space="preserve">hal-00919009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
+                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
+                <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hameau</w:t>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Schott</w:t>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967133v1</w:t>
+                <w:t xml:space="preserve">hal-00909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide appended rotaxanes respond to changing chloride concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Synthesis, electrochemical and photophysical properties of covalently linked porphyrin-polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul D. Beer</w:t>
+                <w:t xml:space="preserve">N. Karakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Faulkner</w:t>
+                <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W. Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan M. Kenwright</w:t>
+                <w:t xml:space="preserve">J. P. Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sc21614k⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (8), pp.2745-2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31415k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796102v1</w:t>
+                <w:t xml:space="preserve">hal-00796140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, electrochemical and photophysical properties of covalently linked porphyrin-polyoxometalates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Lanthanide appended rotaxanes respond to changing chloride concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Schaming</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karakostas</w:t>
+                <w:t xml:space="preserve">Stephen Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Erard</w:t>
+                <w:t xml:space="preserve">Michael W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Alan M. Kenwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (8), pp.2745-2754. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt31415k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sc21614k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796140v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White fluorescence from core-shell silica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.8534-8537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8576,77 +8576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t>
@@ -8824,347 +8824,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645022v1</w:t>
+                <w:t xml:space="preserve">hal-00645017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645017v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyl-pyridinium triphenylamines: novel far-red emitters with high photostability and two-photon absorption properties for staining DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fluorescent intercalator displacement assay (G4-FID) for establishing quadruplex-DNA affinity and selectivity of putative ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9624,51 +9624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET Templated by G-Quadruplex DNA: A Specific Ternary Interaction Using an Original Pair of Donor/Acceptor Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,77 +9772,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the photoluminescence of rhenium(I) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9897,103 +9897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanofluorochromic molecular materials as potential local stress probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poggi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joy Ann Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Galnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,64 +10192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic luminescence of tricarbonylrhenium complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,90 +10336,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,90 +10465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10648,51 +10648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10700,51 +10700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10798,51 +10798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes fluorescentes pour l'ADN : marquages covalent et non-covalent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10901,51 +10901,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du « Burning Mouth Syndrome » par photobiomodulation à domicile : protocole d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11053,51 +11053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7CA3DA"/>
+    <w:nsid w:val="41361AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11284,51 +11284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>