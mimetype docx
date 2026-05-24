--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,9841 +321,10112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic heptazines functionalized with tetrazine rings for conjugation through inverse Electron Demand Diels-Alder reaction</w:t>
+                <w:t xml:space="preserve">Photochemistry of (‐)‐Levoglucosenone: Norrish Type I Reaction and Photoinduced Electron Transfer Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mewenn Yvin</w:t>
+                <w:t xml:space="preserve">Mario Andrés Gomez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Michel</w:t>
+                <w:t xml:space="preserve">Mohammed Latrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Frédéric</w:t>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, pp.112666. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (5), pp.e70171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.112666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.70171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397487v1</w:t>
+                <w:t xml:space="preserve">hal-05609031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
+                <w:t xml:space="preserve">Fluorogenic heptazines functionalized with tetrazine rings for conjugation through inverse Electron Demand Diels-Alder reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+                <w:t xml:space="preserve">Mewenn Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
+                <w:t xml:space="preserve">Elise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahito Ohmura</w:t>
+                <w:t xml:space="preserve">Lucas Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1952 - 1957. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.112666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.112666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770504v1</w:t>
+                <w:t xml:space="preserve">hal-05397487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromism and self-recovery of alkylsilylpyrene-1-carboxamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiyu Harada</w:t>
+                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Allain</w:t>
+                <w:t xml:space="preserve">Magdalena Ciechańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1952 - 1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc03968d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797046v1</w:t>
+                <w:t xml:space="preserve">hal-04770504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascade Fluorescence Modulation in Photochromic Microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Magin Benedict Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+                <w:t xml:space="preserve">Daiyu Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chigusa Goto</w:t>
+                <w:t xml:space="preserve">Colin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouhei Katao</w:t>
+                <w:t xml:space="preserve">Clemence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (42), pp.57626-57635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c09023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326463v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generation of 1‐Acetylpyrene as a Visible‐Light Photocatalyst for the Thia‐Paternò‐Büchi Reaction</w:t>
+                <w:t xml:space="preserve">Amino methoxy difluoroboron diketonate as a multicolor and multi-responsive polymorphic fluorescence emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cormier</w:t>
+                <w:t xml:space="preserve">Shiho Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boddaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chigusa Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202412602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.115254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.115254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816324v1</w:t>
+                <w:t xml:space="preserve">hal-04326463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 3 ‐Symmetric Luminescent Diketone with Amido‐Linkage as a Polymorphic Fluorescence Emitter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Generation of 1‐Acetylpyrene as a Visible‐Light Photocatalyst for the Thia‐Paternò‐Büchi Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202304278⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (51), pp.e202412602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202412602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780077v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enzo Dalloz</w:t>
+                <w:t xml:space="preserve">C 3 ‐Symmetric Luminescent Diketone with Amido‐Linkage as a Polymorphic Fluorescence Emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiho Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Bosmi</w:t>
+                <w:t xml:space="preserve">Yusuke Kugai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsumoru Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+                <w:t xml:space="preserve">Mihoko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732066v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
+                <w:t xml:space="preserve">Heptazine derivative bearing tetrazine capped arms: A new fluorescent and redox platform for reduced graphene oxide functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
+                <w:t xml:space="preserve">Clarisse Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Enzo Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Smith</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margarita Bosmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Brasiliense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 301, pp.117520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2023.117520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295046v1</w:t>
+                <w:t xml:space="preserve">hal-04732066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+                <w:t xml:space="preserve">Yuna Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.114629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076746v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine derivative exhibiting unprecedented polymorphism-dependent emission properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerization of tetrazine-substituted diacetylenes as aggregates in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Kim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114629⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (9), pp.2121-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087314v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3‐Hydroxypyridinyl‐Substituted‐1,2,4‐Triazoles as New ESIPT Based Fluorescent Dyes: Synthesis and Structure–Fluorescence Properties Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nina-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Bensalem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehr Nassem-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.2300336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190604v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Friction Stress of Microalgae in Microfluidic Devices through Mechanofluorochromism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
+                <w:t xml:space="preserve">Lorenzo Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Takeda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087334v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+                <w:t xml:space="preserve">Bright Lanthanide III Triboluminescence despite Low Photoluminescence, and Dual Triboluminescence and Mechano‐Responsive Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leygue</w:t>
+                <w:t xml:space="preserve">Stann van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Ohmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+                <w:t xml:space="preserve">Takayuki Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Takashi Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 445, pp.114982. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2203139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202203139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158433v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t>
+                <w:t xml:space="preserve">Tuning the photoluminescence properties of SLE- and MRL-active tricarbonylrhenium(I) complexes through minor structural changes of the organic ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyuan Lyu</w:t>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Le</w:t>
+                <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Claraz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 445, pp.114982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872712v1</w:t>
+                <w:t xml:space="preserve">hal-04158433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromic Material toward a Recoverable Microscale Force Sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">s-Tetrazine: robust and green photo-organocatalyst for aerobic oxidation of N,N-disubstituted-hydroxylamines to nitrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Jiyuan Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+                <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roncali</w:t>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (02), pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202102246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1691-0449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799181v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence and Circular Dichroism of Bichromophoric Difluoroboron‐β‐diketonates: Inversion and Enhanced Chirality Based on Spatial Arrangements and Self‐Assembly</w:t>
+                <w:t xml:space="preserve">Mechanofluorochromic Material toward a Recoverable Microscale Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Ann Panis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencio de los Reyes</w:t>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201012⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202102246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818463v1</w:t>
+                <w:t xml:space="preserve">hal-03799181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromic Difluoroboron &amp;lt;i&amp;gt;β&amp;lt;/i&amp;gt; ‐Diketonates Based Polymer Composites: Toward Multi‐Stimuli Responsive Mechanical Stress Probes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularly Polarized Luminescence and Circular Dichroism of Bichromophoric Difluoroboron‐β‐diketonates: Inversion and Enhanced Chirality Based on Spatial Arrangements and Self‐Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+                <w:t xml:space="preserve">Joy Ann Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencio de los Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202200134⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799197v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanofluorochromic Difluoroboron &amp;lt;i&amp;gt;β&amp;lt;/i&amp;gt; ‐Diketonates Based Polymer Composites: Toward Multi‐Stimuli Responsive Mechanical Stress Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Elliot Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (30), pp.9034-9042. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (15), pp.2200134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202200134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357578v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Yu</w:t>
+                <w:t xml:space="preserve">Jiyaun Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Léaustic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (58), pp.36663 - 36669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03112970v1</w:t>
+                <w:t xml:space="preserve">hal-03799120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.4191-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456703v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mechano-responsive fluorescence in polydiacetylene thin films through functionalization with tetrazine dyes: photopolymerization, energy transfer and AFM coupled to fluorescence microscopy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Polacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (44), pp.25188-25199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp03458h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Pei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra06885g⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799120v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03112970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Modulation of the Solid‐State Luminescence of Tricarbonyl Rhenium(I) Complexes through the Interplay between Two Triplet Excited States</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+                <w:t xml:space="preserve">Unexpected Order–Disorder Transition in Diacetylene Alcohol Langmuir Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202005245⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (30), pp.9034-9042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130077v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+                <w:t xml:space="preserve">Quantification of mechanofluorochromism at the macroscale via colorimetric analysis of controlled mechanical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (36), pp.12111-12117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc02274a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452288v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Directional Mechanofluorochromism of Acetyl Pyrenes and Pyrenyl Ynones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroreductive cross-coupling of trifluoromethyl alkenes and redox active esters for the synthesis of gem-difluoroalkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100294⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331194v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of pyrenyl acrylates with different substitutional position and steric hindrance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multi‐Directional Mechanofluorochromism of Acetyl Pyrenes and Pyrenyl Ynones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laize‐générat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wrona‐piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Makal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (15), pp.1638 - 1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058715v1</w:t>
+                <w:t xml:space="preserve">hal-03331194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mechanofluorochromism of pyrenyl acrylates with different substitutional position and steric hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wrona-Piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 405, pp.112972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022311v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Chiral Photosensitive Organocatalysts and Their Application for the Enantioselective Synthesis of 1,2-Diamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyuan Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (20), pp.12843-12855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanofluorochromism of pyrene-derived amidophosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wrona- Piotrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zakrzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PP00457B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009616v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A straightforward synthesis of a new family of molecules: 2,5,8-trialkoxyheptazines. Application to photoredox catalyzed transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (73), pp.10742-10745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC05118G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276773v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014801v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence microscopy visualization of the roughness-induced transition between lubrication regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees H Venner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw4761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechano-responsive circularly polarized luminescence of organic solid-state chiral emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhei Katao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.843-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc04026e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mechano-responsive fluorescent polydiacetylene-based materials: towards quantification of shearing stress at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (97), pp.14566-14569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05797h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324655v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aggregation-induced phosphorescence enhancement in mononuclear tricarbonyl rhenium(I) complexes: the influence of steric hindrance and isomerism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Aerobic Tetrazine‐Catalyzed Oxidative Nitroso‐Diels‐Alder Reaction of N‐Arylhydroxylamines with Dienecarbamates: Access to Functionalized 1,6‐Dihydro‐1,2‐oxazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt02786f⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319009v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of aggregation-induced phosphorescence enhancement in mononuclear tricarbonyl rhenium(I) complexes: the influence of steric hindrance and isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.15906-15916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02786f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319855v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanofluorochromism of a Difluoroboron-β-Diketonate Derivative at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pinẽro García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (16), pp.4758-4762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276787v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Renewing accessible heptazine chemistry: 2,5,8-tris(3,5-diethyl-pyrazolyl)-heptazine, a new highly soluble heptazine derivative with exchangeable groups, and examples of newly derived heptazines and their physical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.5513-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc00665f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328321v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">s-Tetrazine Dyes: A Facile Generation of Photoredox Organocatalysts for Routine Oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (24), pp.16139-16146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b02454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187756v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276807v1</w:t>
+                <w:t xml:space="preserve">hal-02187756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fast 3D Microscopy Imaging of Contacts Between Surfaces Using a Fluorescent Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.40973-40977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b15660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898796v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Maestri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921196v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
+                <w:t xml:space="preserve">Visible-Light-Triggered C–C and C–N Bond Formation by C–S Bond Cleavage of Benzylic Thioethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Wilbraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Louis</w:t>
+                <w:t xml:space="preserve">Matteo Lanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Boyarskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.5247 - 5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b02196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864554v1</w:t>
+                <w:t xml:space="preserve">hal-01921196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Diketone derivatives: influence of the chelating group on the photophysical and mechanofluorochromic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (6), pp.822 - 828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8pp00070k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Origins of Mechanically Induced Fluorescence Changes in Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Liam Wilbraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201800817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860238v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623087v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photophysical properties of extended π conjugated naphthalimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (4), pp.539 - 546. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6pp00372a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626850v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism, Mechanofluorochromism, and Photophysical Characterization of a Carbonyl Substituted Difluoroboron-β-Diketone Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuyuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (29), pp.15897 - 15907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046905v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent and Electroactive Low-Viscosity Tetrazine-Based Organic Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">α-Carbamoylsulfides as N -Carbamoylimine Precursors in the Visible Light Photoredox-Catalyzed Synthesis of α,α-Disubstituted Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Languet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b04677⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.1478-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083077v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fluorescent and Electroactive Low-Viscosity Tetrazine-Based Organic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Madeleine Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (31), pp.19843-19846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b04677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242907v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrazine-functionalized and vertically-aligned mesoporous silica films with electrochemical activity and fluorescence properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Highly Organized Ferrocene-Functionalized Nanoporous Silica Films with an Extremely Fast Electron-Transfer Rate for an Intrinsically Nonconducting Oxide-Modified Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.1695--1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201500227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01507497v1</w:t>
+                <w:t xml:space="preserve">hal-01242907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrazine-functionalized and vertically-aligned mesoporous silica films with electrochemical activity and fluorescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081838v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-Tetrazines functionalized with phenols: synthesis and physico-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.34127-34133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03831b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">New highly electrodeficient cationic fluorescent tetrazines: a step toward the strongest purely organic photooxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jullien-Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Schaming</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Alain-Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas-Verdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (8), pp.3401-3407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00192c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065506v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Synthèse et détermination de la taille de nanoparticules d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Schott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (952), pp.327-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967133v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seogjae Seo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Na</w:t>
+                <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sehwan Kim</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Yang</w:t>
+                <w:t xml:space="preserve">Michel Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909734v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Prete</w:t>
+                <w:t xml:space="preserve">Electrofluorescence Switching of Tetrazine-modified TiO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seogjae Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galmiche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
+                <w:t xml:space="preserve">J. Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.7321-7327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919009v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LumicyanoTM: A new fluorescent cyanoacrylate for a one-step luminescent latent fingermark development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Farha</w:t>
+                <w:t xml:space="preserve">Cosimo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohui Huo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fifonsi-Gwladys Quenum-Possy-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 233, pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/jforsciint.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909723v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, electrochemical and photophysical properties of covalently linked porphyrin-polyoxometalates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-polyoxometalate hybrids connected via a Tris-alkoxo linker for thegeneration of photocurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftikhar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Xiaoxia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (8), pp.2745-2754. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt31415k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796140v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide appended rotaxanes respond to changing chloride concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M. Kenwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sc21614k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White fluorescence from core-shell silica nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Synthesis, electrochemical and photophysical properties of covalently linked porphyrin-polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karakostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201203374⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (8), pp.2745-2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31415k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00751392v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">White fluorescence from core-shell silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.8534-8537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201203374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749759v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
+                <w:t xml:space="preserve">New conducting polymers functionalized with redox-active tetrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Chippindale</w:t>
+                <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. Hibble,</w:t>
+                <w:t xml:space="preserve">Qing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Bilbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex C. Hannon</w:t>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 668, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751892v1</w:t>
+                <w:t xml:space="preserve">hal-00749759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed Copper, Silver, and Gold Cyanides, (MxM '(1-x))CN: Tailoring Chain Structures To Influence Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Chippindale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Hibble,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Bilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C. Hannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (39), pp.16387-16400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja307087d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645017v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Preparation, Photophysical, Electrochemical, and Sensing Properties of Luminescent Tetrazine-Doped Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la903564d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (20), pp.4599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm202223w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239037v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photocatalytic Properties of Mixed Polyoxometalate-Porphyrin Copolymers Obtained from Anderson-Type Polyoxomolybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Schaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Smargiasso</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Farha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.02.019⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.5101-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la903564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311781v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinyl-pyridinium triphenylamines: novel far-red emitters with high photostability and two-photon absorption properties for staining DNA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bordeau</w:t>
+                <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
+                <w:t xml:space="preserve">Nicolas Smargiasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200600483⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (8), pp.1207-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00154098v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fluorescent intercalator displacement assay (G4-FID) for establishing quadruplex-DNA affinity and selectivity of putative ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Vinyl-pyridinium triphenylamines: novel far-red emitters with high photostability and two-photon absorption properties for staining DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Falk Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.06.067⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.424-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200600483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124555v1</w:t>
+                <w:t xml:space="preserve">hal-00154098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of a fluorescent intercalator displacement assay (G4-FID) for establishing quadruplex-DNA affinity and selectivity of putative ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (18), pp.4842-4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FRET Templated by G-Quadruplex DNA: A Specific Ternary Interaction Using an Original Pair of Donor/Acceptor Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (36), pp.11890-11893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja062193h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the photoluminescence of rhenium(I) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+                <w:t xml:space="preserve">When research-based teaching labs reveal near-unity multistep energy transfer in common orange STABILO®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Caparica Conference on Chromogenic and Emissive Materials (IC3EM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">PhotoNano 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987260v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanofluorochromic molecular materials as potential local stress probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+                <w:t xml:space="preserve">Tuning the photoluminescence of rhenium(I) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">5th International Caparica Conference on Chromogenic and Emissive Materials (IC3EM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948192v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanofluorochromic molecular materials as potential local stress probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramarani Sethy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Ann Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Galnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reḿi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10165,154 +10436,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochromic luminescence of tricarbonylrhenium complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Patrick Calupitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Photochromism ISOP’2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10322,309 +10593,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ewa Schab-Balcerzak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electropolymerization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Porphyrins in the Presence of Nucleophiles: From the Synthesis of Multisubstituted Porphyrins to the Electropolymerization of the Macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ewa Schab-Balcerzak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electropolymerization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-77, 2011, 978-953-307-693-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/29086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10634,147 +10905,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10784,100 +11055,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes fluorescentes pour l'ADN : marquages covalent et non-covalent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00202422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10887,105 +11158,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du « Burning Mouth Syndrome » par photobiomodulation à domicile : protocole d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03068075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11053,51 +11324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41361AB5"/>
+    <w:nsid w:val="E67FDA35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11284,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-allain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-264X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111302161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05609031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andr&#233;s Gomez Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.70171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewenn Yvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona-Piotrowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ciecha&#324;ska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ohmura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc03968d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magin Benedict Ferrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiyu Harada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Allain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c09023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiho Katsumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Morimoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigusa Goto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhei Katao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.115254" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cormier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boddaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kugai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoko Yamada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Dalloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Bosmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Brasiliense" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2023.117520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114629" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Smith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00434-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nina-Diogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Nassem-Kahn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casimiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann van Baaren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Nakanishi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Takeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Lyu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1691-0449" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102246" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Ann Panis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio de los Reyes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wolff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03458h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rego" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spagnoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02274a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103337" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laize&#8208;g&#233;n&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona&#8208;piotrowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Makal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01931" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wrona- Piotrowicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PP00457B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05118G" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Petrova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Weber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees H Venner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw4761" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramarani Sethy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatish Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04026e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05797h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901373" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02786f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pin&#7869;ro Garc&#237;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01923" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc00665f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b15660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00070k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wilbraham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201800817" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6pp00372a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuyuki Ito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046905v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Languet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00442" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083077v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01242907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maisonneuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500227" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507497v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.06.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TKSBJ6Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083992v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jullien-Macchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03831b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00192c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065506v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seogjae Seo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwan Kim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi-Gwladys Quenum-Possy-Berry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiburce" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jforsciint.2013.07.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909723v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ahmed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Huo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.045" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJZ8HQ1Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Beer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Faulkner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Jones" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Kenwright" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc21614k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Malinge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203374" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7G1D5178-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.12.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SB37S7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751892v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Chippindale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Hibble," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Bilbe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Hannon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307087d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5WP9XRQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202223w" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239037v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lobstein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la903564d" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schmidt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600483" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42KJPB7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.06.067" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3SBMS3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124549v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062193h" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4P6XT18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948192v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445547v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giraudeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruhlmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520842v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/electropolymerization/oxidation-of-porphyrins-in-the-presence-of-nucleophiles-from-the-synthesis-of-multisubstituted-porph" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29086" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202422v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03068075v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>