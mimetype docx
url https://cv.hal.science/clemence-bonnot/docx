--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome changes in chlorsulfuron-treated plants are caused by acetolactate synthase inhibition and not induction of a herbicide detoxification system in Marchantia polymorpha</w:t>
+                <w:t xml:space="preserve">Reduced coenzyme Q synthesis confers non-target site resistance to the herbicide thaxtomin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Casey</w:t>
+                <w:t xml:space="preserve">Chloe Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Caygill</w:t>
+                <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Champion</w:t>
+                <w:t xml:space="preserve">Katharina Jandrasits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+                <w:t xml:space="preserve">Magdalena Mosiolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.105370. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186014v1</w:t>
+                <w:t xml:space="preserve">hal-04186008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced coenzyme Q synthesis confers non-target site resistance to the herbicide thaxtomin A</w:t>
+                <w:t xml:space="preserve">Transcriptome changes in chlorsulfuron-treated plants are caused by acetolactate synthase inhibition and not induction of a herbicide detoxification system in Marchantia polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Casey</w:t>
+                <w:t xml:space="preserve">Alexandra Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Caygill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Mosiolek</w:t>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010423. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.105370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186008v1</w:t>
+                <w:t xml:space="preserve">hal-04186014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
@@ -583,77 +583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neofunctionalisation of basic helix−loop−helix proteins occurred when embryophytes colonised the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hetherington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root cap at the forefront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evolution of land plant rooting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chemical Inducers of the Phosphate-Starvation Signaling Pathway in A. thaliana Using Chemical Genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la phostine : une petite molécule organique de synthèse mimant les symptômes d'une carence en phosphate chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Aix-Marseille university, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3128,273 +3128,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187858v1</w:t>
+                <w:t xml:space="preserve">hal-04187840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187840v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3744,51 +3744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC512511"/>
+    <w:nsid w:val="94962D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>