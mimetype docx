--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced coenzyme Q synthesis confers non-target site resistance to the herbicide thaxtomin A</w:t>
+                <w:t xml:space="preserve">Transcriptome changes in chlorsulfuron-treated plants are caused by acetolactate synthase inhibition and not induction of a herbicide detoxification system in Marchantia polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Casey</w:t>
+                <w:t xml:space="preserve">Alexandra Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Caygill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Mosiolek</w:t>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010423. </w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.105370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186008v1</w:t>
+                <w:t xml:space="preserve">hal-04186014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome changes in chlorsulfuron-treated plants are caused by acetolactate synthase inhibition and not induction of a herbicide detoxification system in Marchantia polymorpha</w:t>
+                <w:t xml:space="preserve">Reduced coenzyme Q synthesis confers non-target site resistance to the herbicide thaxtomin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Casey</w:t>
+                <w:t xml:space="preserve">Chloe Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Caygill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Champion</w:t>
+                <w:t xml:space="preserve">Katharina Jandrasits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+                <w:t xml:space="preserve">Magdalena Mosiolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.105370. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186014v1</w:t>
+                <w:t xml:space="preserve">hal-04186008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
@@ -583,77 +583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neofunctionalisation of basic helix−loop−helix proteins occurred when embryophytes colonised the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hetherington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root cap at the forefront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evolution of land plant rooting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chemical Inducers of the Phosphate-Starvation Signaling Pathway in A. thaliana Using Chemical Genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la phostine : une petite molécule organique de synthèse mimant les symptômes d'une carence en phosphate chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Aix-Marseille university, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3128,273 +3128,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187840v1</w:t>
+                <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187858v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3744,51 +3744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94962D9B"/>
+    <w:nsid w:val="54BFEAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>