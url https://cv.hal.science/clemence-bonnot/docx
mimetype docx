--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5669-0982</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=9VoUOzgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1230 +188,1230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome changes in chlorsulfuron-treated plants are caused by acetolactate synthase inhibition and not induction of a herbicide detoxification system in Marchantia polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caygill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191, pp.105370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pestbp.2023.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced coenzyme Q synthesis confers non-target site resistance to the herbicide thaxtomin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Köcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Jandrasits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Mosiolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.e1010423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Villalobos Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Poudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Him Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hettich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (10), pp.1177-1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/mpmi-04-20-0082-ta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neofunctionalisation of basic helix−loop−helix proteins occurred when embryophytes colonised the land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hetherington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (2), pp.993-1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Mallerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 220 (1), pp.25-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Chara&amp;lt;/em&amp;gt; genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoaki Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidetoshi Sakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Buschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174 (2), pp.448-464.e24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (3), pp.1158-1171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 209 (1), pp.161-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02143828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root cap at the forefront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (4), pp.335-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1400,982 +1421,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits peptides sécrétés dans la symbiose ectomycorhizienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique sur les peptides végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Chardon, May 2025, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do SSPs regulate ectomycorrhizal symbiosis in response to biotic and abiotic nutrient signals in trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chartoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the roles of SSPs in regulating ECM symbiosis in response to biotic and abiotic nutritional signals in trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Him K. Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chartoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES 2022 SYMBIPHYT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the regulation of ectomycorrhizal symbiosis by nutrient signalling in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the regulation of ECM symbiosis by nutrient signalling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI WORKSHOP PLANT PEPTIDES AND RECEPTORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Antequera, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evolution of land plant rooting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th New Phytologist Symposium : Colonization of the terrestrial environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bristol, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Morieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop on new model systems for early land plant evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are associated with phosphate deficiency stress in Land plants and Charophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford congress on plant sciences 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2385,146 +2406,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chemical Inducers of the Phosphate-Starvation Signaling Pathway in A. thaliana Using Chemical Genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Chemical Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1795, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 242 p., 2018, Methods in Molecular Biology, 978-1-4939-7874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7874-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2534,100 +2555,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la phostine : une petite molécule organique de synthèse mimant les symptômes d'une carence en phosphate chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Aix-Marseille university, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04185995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2637,758 +2658,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but powerful: exploring the role of trees’ Small Secreted Peptides in regulating ectomycorrhizal symbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International COnference on Mycorrhiza (ICOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on New model systems for early land plant evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th New Phytologist Symposium : Colonization of the terrestrial environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3398,117 +3419,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft proposal for a long-term EU-Africa Research and Innovation Flagship Programme on Food Nutrition Security and Sustainable agriculture (FNSSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Héral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ares(2022)1614204 - 04/03/2022, ANR. 2022, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3518,165 +3539,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Silva Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3744,51 +3765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BFEAD1"/>
+    <w:nsid w:val="2C60B6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-bonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5669-0982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9VoUOzgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186014v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Casey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#246;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caygill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2023.105370" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Casey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jandrasits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mosiolek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hetherington" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Mallerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15376" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him K. Shrestha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dolan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Catarino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>