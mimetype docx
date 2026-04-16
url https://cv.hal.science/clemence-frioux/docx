--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -187,291 +187,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting signatures underlying the composition of biological data</w:t>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Duncan</w:t>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Koon</w:t>
+                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Sidorczuk</w:t>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Quince</w:t>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1388. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451323v1</w:t>
+                <w:t xml:space="preserve">hal-04713829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+                <w:t xml:space="preserve">Detecting signatures underlying the composition of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Anthony Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
+                <w:t xml:space="preserve">Wing Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+                <w:t xml:space="preserve">Katarzyna Sidorczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Christopher Quince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713829v1</w:t>
+                <w:t xml:space="preserve">hal-05451323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergent metabolic potential of soil microbiomes in Atacama landscapes</w:t>
               </w:r>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Cerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,429 +970,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterosignatures define common bacterial guilds in the human gut microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hetty Kleinjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Özkurt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Gianmaria Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Fritscher</w:t>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.05.024⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32 (3), pp.703-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141300v1</w:t>
+                <w:t xml:space="preserve">hal-03868898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the potential for mutualistic and harmful host‐microbe interactions affecting brown alga freshwater acclimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmaria Califano</w:t>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Fremy</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16766⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.972 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868898v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Enterosignatures define common bacterial guilds in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Got</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Méziane Aite</w:t>
+                <w:t xml:space="preserve">Rebecca Ansorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Ezgi Özkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Joachim Fritscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, pp.972 - 987. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192851v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional microbiome of grapevine throughout plant evolutionary history and lifetime</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni I Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Özkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Neve Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1676,77 +1676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.1-24. </w:t>
@@ -1931,77 +1931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Complementarity Between a Brown Alga and Associated Cultivable Bacteria Provide Indications of Beneficial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Burgunter-Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetty Kleinjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2046,598 +2046,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+                <w:t xml:space="preserve">From bag-of-genes to bag-of-genomes: metabolic modelling of communities in the era of metagenome-assembled genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dittami</w:t>
+                <w:t xml:space="preserve">Dipali Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Tamas Korcsmaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569935v1</w:t>
+                <w:t xml:space="preserve">hal-02883309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+                <w:t xml:space="preserve">hal-02395024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bag-of-genes to bag-of-genomes: metabolic modelling of communities in the era of metagenome-assembled genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipali Singh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.06.028⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883309v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Méziane Aite</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (3), pp.901-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BST20190667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395024v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
@@ -2669,360 +2669,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méziane Aite</w:t>
+                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807842v1</w:t>
+                <w:t xml:space="preserve">hal-01936778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Wanko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-23. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936778v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (17), pp.i934-i943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,90 +3486,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Inference in Interacting Microbial Communities Using Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Nelson Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages, Inria Saclay, co-PC chair; Sabine Peres, Univ. Lyon, co-PC chair, Sep 2025, Villeurbanne - Lyon, France. pp.370-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,523 +3597,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t>
+                <w:t xml:space="preserve">Cross-Feeding interaction within microcystis phycosphere: New perspectives from the combination of metagenomics, metametabolomics and genome-scale metabolic modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Mohamed Mouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leloup</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Sebastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">METABOLOMICS 2025 - 21st Annual International Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METABOLOMICS SOCIETY, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281552v1</w:t>
+                <w:t xml:space="preserve">hal-05498130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059688v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Feeding interaction within microcystis phycosphere: New perspectives from the combination of metagenomics, metametabolomics and genome-scale metabolic modeling approaches</w:t>
+                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Halary</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METABOLOMICS 2025 - 21st Annual International Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, METABOLOMICS SOCIETY, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498130v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Martin</w:t>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t>
               </w:r>
@@ -4367,51 +4367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,64 +4574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logic programming exploration of metabolic networks to explain microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4932,51 +4932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,661 +5142,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
+                <w:t xml:space="preserve">Logic modelling of metabolism: from individual networks to communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
+              <w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440212v1</w:t>
+                <w:t xml:space="preserve">hal-03440196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
+              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440221v1</w:t>
+                <w:t xml:space="preserve">hal-03440212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Metaboday 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440232v1</w:t>
+                <w:t xml:space="preserve">hal-03531761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531761v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic modelling of metabolism: from individual networks to communities</w:t>
+                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440196v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB - 2018 - 17th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. pp.i934-i943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5824,329 +5824,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lippold</w:t>
+                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Logic Programming and Nonmonotonic Reasoning - LPNMR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.308-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576484v1</w:t>
+                <w:t xml:space="preserve">hal-01557347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Logic Programming and Nonmonotonic Reasoning - LPNMR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.308-321</w:t>
+              <w:t xml:space="preserve">4ème Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557347v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the heterogeneity of genomic and metabolic networks data within flexible workflows with the PADMet toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,168 +6227,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling gut microbiome latent structures: enterosignatures and microbial guilds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304291v1</w:t>
+                <w:t xml:space="preserve">hal-05446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6430,73 +6400,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6525,73 +6495,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSYSBIO 2025 - Advanced Lecture Course on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6620,293 +6590,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Agroécologie et Numérique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446736v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6919,677 +6889,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
+              <w:t xml:space="preserve">Metaboday 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Talence (33), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161904v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Talence (33), France. </w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Chercheuses du département BAP de INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304536v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Metage2Metabo-PostAViz: exploring and visualising the wealth of metabolic modelling predictions to compare microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Brindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Chercheuses du département BAP de INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 – Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073304v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metage2Metabo-PostAViz: exploring and visualising the wealth of metabolic modelling predictions to compare microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling gut microbiome latent structures: enterosignatures and microbial guilds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Le French Gut Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Brindel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 – Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447268v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509213v1</w:t>
+                <w:t xml:space="preserve">hal-04423917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Pere</w:t>
+                <w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423917v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t>
@@ -7612,135 +7595,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425626v1</w:t>
+                <w:t xml:space="preserve">hal-04509213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
               </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB 2023 - 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -7845,804 +7845,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
+              <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229130v1</w:t>
+                <w:t xml:space="preserve">hal-04328778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
+              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328778v1</w:t>
+                <w:t xml:space="preserve">hal-04229130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839374v1</w:t>
+                <w:t xml:space="preserve">hal-04236775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and modelling functions carried by key species in minimal microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910438v1</w:t>
+                <w:t xml:space="preserve">hal-03839405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Analyzing and modelling functions carried by key species in minimal microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839337v1</w:t>
+                <w:t xml:space="preserve">hal-03910438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839405v1</w:t>
+                <w:t xml:space="preserve">hal-03839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236775v1</w:t>
+                <w:t xml:space="preserve">hal-03839374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -8680,90 +8680,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -8801,405 +8801,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of metabolic complementarity in large-scale microbiotas for the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">IHMC 2021 - 8th International Human Microbiome Consortium Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+                <w:t xml:space="preserve">hal-03438983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolic complementarity in large-scale microbiotas for the identification of key species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHMC 2021 - 8th International Human Microbiome Consortium Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438983v1</w:t>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metage2Metabo: metabolic complementarity applied to genomes of large-scale microbiotas for the identification of keystone species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9295,51 +9295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'optimisation combinatoire pour l'étude du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches symboliques de la modélisation et de l’analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2022, Encyclopédie Sciences, 9781789480290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9519,64 +9519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of source nutrients for microorganisms using metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9715,345 +9715,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sola</w:t>
+                <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Paravel</w:t>
+                <w:t xml:space="preserve">Alice Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408767v1</w:t>
+                <w:t xml:space="preserve">hal-03697249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
+                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mataigne</w:t>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697249v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10311,103 +10311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10613,51 +10613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A759D9"/>
+    <w:nsid w:val="EB014864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10844,51 +10844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-frioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2114-0697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234416432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Koon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sidorczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1388" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04141300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ansorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#214;zkurt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fritscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I Gossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Neve Myers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquin Netherway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Korcsmaros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.06.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Haikarainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Zhnag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Chuan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Papageorgiou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouffok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Le French Gut Consortium" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Brindel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05285483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-frioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2114-0697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234416432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Koon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sidorczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04141300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ansorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#214;zkurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fritscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I Gossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Neve Myers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquin Netherway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Korcsmaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Haikarainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Zhnag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Chuan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Papageorgiou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouffok" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Brindel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Le French Gut Consortium" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05285483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>