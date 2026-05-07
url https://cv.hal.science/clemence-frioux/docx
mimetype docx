--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -187,291 +187,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+                <w:t xml:space="preserve">Detecting signatures underlying the composition of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+                <w:t xml:space="preserve">Anthony Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
+                <w:t xml:space="preserve">Wing Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+                <w:t xml:space="preserve">Katarzyna Sidorczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Christopher Quince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713829v1</w:t>
+                <w:t xml:space="preserve">hal-05451323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting signatures underlying the composition of biological data</w:t>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Duncan</w:t>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Koon</w:t>
+                <w:t xml:space="preserve">Mathieu Bolteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Sidorczuk</w:t>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Quince</w:t>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1388. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451323v1</w:t>
+                <w:t xml:space="preserve">hal-04713829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergent metabolic potential of soil microbiomes in Atacama landscapes</w:t>
               </w:r>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Cerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Ansorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Özkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Fritscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2163,295 +2163,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395024v2</w:t>
+                <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Metage2Metabo, microbiota-scale metabolic complementarity for the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Pontoizeau</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866117v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automated reasoning to explore the metabolism of unconventional organisms: a first step to explore host–microbial interactions</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
@@ -2669,291 +2669,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936778v1</w:t>
+                <w:t xml:space="preserve">hal-01807842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méziane Aite</w:t>
+                <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Trottier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philipp Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
+              <w:t xml:space="preserve">Theory and Practice of Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1471068418000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807842v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3486,90 +3486,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Inference in Interacting Microbial Communities Using Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Nelson Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2025 - 23rd International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages, Inria Saclay, co-PC chair; Sabine Peres, Univ. Lyon, co-PC chair, Sep 2025, Villeurbanne - Lyon, France. pp.370-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,523 +3597,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Feeding interaction within microcystis phycosphere: New perspectives from the combination of metagenomics, metametabolomics and genome-scale metabolic modeling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Audemard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METABOLOMICS 2025 - 21st Annual International Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, METABOLOMICS SOCIETY, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498130v1</w:t>
+                <w:t xml:space="preserve">hal-05059688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chargy</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audureau</w:t>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108055v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Cross-Feeding interaction within microcystis phycosphere: New perspectives from the combination of metagenomics, metametabolomics and genome-scale metabolic modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">METABOLOMICS 2025 - 21st Annual International Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METABOLOMICS SOCIETY, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281552v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling 6 may 2025 / Modélisation du microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
+                <w:t xml:space="preserve">Development of a microfluidic quantitative PCR chip to monitor the dynamics of a synthetic microbial community on grapevine with potential biocontrol effects against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM 2025 - Journées Nutrition &amp; Ecologie Microbienne, workshop modélisation du microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Apéro VITAE - webinaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VITAE (Léa Cabrol-Froget), Feb 2025, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059688v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating pre-assembly clustering of HiFi reads for de novo assembly of complex metagenomes</w:t>
               </w:r>
@@ -4367,51 +4367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Kaempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Wortsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,64 +4574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logic programming exploration of metabolic networks to explain microbial community models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4932,51 +4932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,96 +5142,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic modelling of metabolism: from individual networks to communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Metaboday 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440196v1</w:t>
+                <w:t xml:space="preserve">hal-03531761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
@@ -5256,244 +5308,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
+              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440212v1</w:t>
+                <w:t xml:space="preserve">hal-03440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531761v1</w:t>
+                <w:t xml:space="preserve">hal-03440232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5502,232 +5558,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA 2021 - 8th Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, TN, United States. pp.1-27</w:t>
+              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440221v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic complementarity applied to the screening of microbiota and the identification of key species</w:t>
+                <w:t xml:space="preserve">Logic modelling of metabolism: from individual networks to communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440232v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and exhaustive screening of metabolic functions carried out by microbial consortia</w:t>
               </w:r>
@@ -5739,51 +5739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Fremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5843,90 +5843,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Metabolic Network Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wanko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Logic Programming and Nonmonotonic Reasoning - LPNMR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Espoo, Finland. pp.308-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5964,77 +5964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the study of metabolic functions in algal holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the heterogeneity of genomic and metabolic networks data within flexible workflows with the PADMet toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,172 +6193,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446736v1</w:t>
+                <w:t xml:space="preserve">hal-04920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically-rich metagenomes sequenced with HiFi reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6400,73 +6430,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6495,73 +6525,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSYSBIO 2025 - Advanced Lecture Course on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6590,277 +6620,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Agroécologie et Numérique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating taxonomy-based clustering of HiFi reads for de novo assembly of complex metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920790v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Seed2LP: seed inference in metabolic networks for reverse ecology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161904v1</w:t>
+                <w:t xml:space="preserve">hal-05446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
@@ -6889,1479 +6902,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Talence (33), France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304536v1</w:t>
+                <w:t xml:space="preserve">hal-05161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Chercheuses du département BAP de INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Metaboday 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Talence (33), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073304v1</w:t>
+                <w:t xml:space="preserve">hal-05304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metage2Metabo-PostAViz: exploring and visualising the wealth of metabolic modelling predictions to compare microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Brindel</w:t>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 – Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Chercheuses du département BAP de INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447268v1</w:t>
+                <w:t xml:space="preserve">hal-05073304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling gut microbiome latent structures: enterosignatures and microbial guilds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metage2Metabo-PostAViz: exploring and visualising the wealth of metabolic modelling predictions to compare microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Brindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 – Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304291v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+                <w:t xml:space="preserve">Unraveling gut microbiome latent structures: enterosignatures and microbial guilds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Le French Gut Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423917v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425626v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic assembly of complex ecosystems with highly accurate long-reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">Journées 2024 du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654522v1</w:t>
+                <w:t xml:space="preserve">hal-04425626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+                <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509213v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB 2023 - 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183811v1</w:t>
+                <w:t xml:space="preserve">hal-04509213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
+              <w:t xml:space="preserve">ISMB/ECCB 2023 - 31st Annual Intelligent Systems For Molecular Biology and the 22nd Annual European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328778v1</w:t>
+                <w:t xml:space="preserve">hal-04183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logic and linear programming for seed identiﬁcation in metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
+              <w:t xml:space="preserve">Biorégul 2023 - Modélisation Formelle de Réseaux de Régulation Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porquerolles (Hyères), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229130v1</w:t>
+                <w:t xml:space="preserve">hal-04328778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kaempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">SBMI 2023 - 7th International Symposium on Systems Biology of Microbial Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236775v1</w:t>
+                <w:t xml:space="preserve">hal-04229130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839405v1</w:t>
+                <w:t xml:space="preserve">hal-03839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and modelling functions carried by key species in minimal microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,377 +8363,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising competition and cooperation potentials in microbial communities using discrete models of metabolism. An exploratory analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and the host level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - JOURNÉES OUVERTES EN BIOLOGIE, INFORMATIQUE ET MATHÉMATIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Microbial communities: current approaches and open challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839337v1</w:t>
+                <w:t xml:space="preserve">hal-03839405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839374v1</w:t>
+                <w:t xml:space="preserve">hal-04236775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Modelling the dynamics of Salmonella infection in the gut at the bacterial and host levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Wortsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+                <w:t xml:space="preserve">hal-03839374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -8801,464 +8788,585 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolic complementarity in large-scale microbiotas for the identification of key species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHMC 2021 - 8th International Human Microbiome Consortium Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438983v1</w:t>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of metabolic complementarity in large-scale microbiotas for the identification of key species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IHMC 2021 - 8th International Human Microbiome Consortium Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+                <w:t xml:space="preserve">hal-03438983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metage2Metabo: metabolic complementarity applied to genomes of large-scale microbiotas for the identification of keystone species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes de Biologie, Informatique et Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier / Virtual, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/803056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9268,1176 +9376,1532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'optimisation combinatoire pour l'étude du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches symboliques de la modélisation et de l’analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2022, Encyclopédie Sciences, 9781789480290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9029.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447092v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of source nutrients for microorganisms using metabolic networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533988v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993862v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of source nutrients for microorganisms using metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabname Ghassemi Nedjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Cunff</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03697249v2</w:t>
+                <w:t xml:space="preserve">hal-05533988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapler: Assessing assembly quality in taxonomically rich metagenomes sequenced with HiFi reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Paravel</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05408767v2</w:t>
+                <w:t xml:space="preserve">hal-04993862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">NeighborFinder: an R package inferring local microbial network around a species of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaza-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340126v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the emergent metabolic potential of soil microbiomes in Atacama landscapes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coralie Muller</w:t>
+                <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854948v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088301v2</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling the emergent metabolic potential of soil microbiomes in Atacama landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza M Andreani-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia E Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088301v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10447,105 +10911,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine reasoning, dimensionality reduction, and numerical modelling for exploring microbial community metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Bordeaux, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05285483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10613,51 +11077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB014864"/>
+    <w:nsid w:val="53259464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10844,51 +11308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-frioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2114-0697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234416432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Koon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sidorczuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04141300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ansorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#214;zkurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fritscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I Gossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Neve Myers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquin Netherway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Korcsmaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Haikarainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Zhnag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Chuan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Papageorgiou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouffok" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Brindel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Le French Gut Consortium" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05285483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-frioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2114-0697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234416432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duncan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Koon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sidorczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Quince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1388" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bolteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza M Andreani-Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia E Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Palma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00749-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hetty Kleinjan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Califano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Fremy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04141300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ansorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#214;zkurt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fritscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni I Gossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Neve Myers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03223662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Geslain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquin Netherway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ferretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866101v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Burgunter-Delamare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Korcsmaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395024v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190667" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wanko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068418000455" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty588" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Haikarainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Zhnag" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo-Chuan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Papageorgiou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05230510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nelson Mendoza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouffok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chargy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822870v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kaempfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Wortsman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lippold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Brindel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304291v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Le French Gut Consortium" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04328778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/803056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9029.ch2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604272v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bulka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408767v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paravel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza-O&#241;ate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05285483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>