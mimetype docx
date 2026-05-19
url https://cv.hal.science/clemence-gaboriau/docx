--- v0 (2026-04-09)
+++ v1 (2026-05-19)
@@ -910,791 +910,800 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verlaine, « Sagesse », images en couleur de Maurice Denis, gravées sur bois par Beltrand. Facsimilé de l’édition Ambroise Vollard de 1911, suivi d’une étude « L’invention du livre nabi » par Jean-Nicolas Illouz et Clémence Gaboriau</w:t>
+                <w:t xml:space="preserve">Paul Verlaine, « Sagesse », images en couleur de Maurice Denis, gravées sur bois par Beltrand. Facsimilé de l’édition Ambroise Vollard de 1911, suivi d’une étude « L’invention du livre nabi » par Jean-Nicolas Illouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">éditions Gallimard, A paraître</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-07-312252-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurice, Delacroix est à la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laugée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 400 p., 2018, Mémoire de la critique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Laugée</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05211088v1</w:t>
+                <w:t xml:space="preserve">halshs-01772634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurice, Delacroix est à la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Laugée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUPS, 400 p., 2018, Mémoire de la critique</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Paris Sorbonne. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01772634v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Catalogue raisonné des peintures de Maurice Denis : un aperçu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention dans le cadre d’une session du réseau de chercheurs "ECR French Nineteenth-Century Art Network for early career researchers in french art", sur le thème « Tracing the Nineteenth Century: Cataloguing, Contexts, and Presentations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gabriel Thomas, collectionneur des arts et mécène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour la Société historique et archéologique des 8e et 17e arrondissements de Paris, Paris, Maison des Associations du 8e arrondissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Et je vous remercie beaucoup de la confiance que vous avez eue en moi comme éditeur.&amp;quot; Ambroise Vollard et Maurice Denis, éditions d’artistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre de l’exposition Edition Limitée. Vollard, Petiet et l’estampe de maîtres (Paris, Petit Palais – Musée des Beaux-Arts de la Ville de Paris, 19 mai-29 août 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petit Palais - Musée des Beaux-Arts de la Ville de Paris, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maurice Denis illustrateur. Rimes de Pétrarque : itinéraire d’un projet d’édition inachevé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre de la deuxième édition de Parole aux jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Maurice Denis; Institut national d'Histoire de l'art, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Images de commémoration : Estampes de Maurice Denis dans la Grande Guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre de la journée doctorale de l'ED 124, « Art et Mort »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université; Centre André Chastel, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«&amp;quot;Une grâce sur la route&amp;quot;, Poèmes de Thompson »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du rendez-vous trimestriel « Le musée sort de sa réserve »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Maurice-Denis, Oct 2017, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maurice Denis et les arts décoratifs (1890-1910) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre de la première édition de Parole aux jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Maurice Denis; Institut national d'Histoire de l'art, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1704,100 +1713,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Denis (1870-1943) illustrateur. Pratique d'un artiste du livre, acteurs et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04486449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1807,112 +1816,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Annonce faite à Marie illustrée par Maurice Denis. Sur les pas de Paul Claudel en Tardenois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Livre (224), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2059,51 +2068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaboriau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://www.yumpu.com/fr/document/read/68488641/maurice-denis-in-principio-erat-verbum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Stahl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Illouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04486449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaboriau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://www.yumpu.com/fr/document/read/68488641/maurice-denis-in-principio-erat-verbum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Stahl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Illouz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/sagesse/9782073122520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laug&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04486449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>