--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -105,1657 +105,1388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
-[...267 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie de la forme scolaire. Plaidoyer pour l’usage d’un concept (toujours) heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe ESCOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOL, Université Paris 8, Sep 2025, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement de travail qui définit in situ l’activité professionnelle. Le cas des conseiller·es principaux·ales d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'association française de sociologie - RT1 Savoirs, travail, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05158892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner les résistances à l’obligation scolaire dans l’enseignement secondaire : les CPE comme entrepreneurs « par le bas » de la scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire plénier ESCOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe ESCOL (Éducation et scolarisation), Mar 2024, Université Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;malgré tout&amp;quot; de l’Éducation nationale. Devenir CPE au tournant des années 1990-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "personnels éducatifs non enseignants. Parcours et trajectoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arthur Imbert (docteur, LEST); Alicia Jacquot (MCF, UCO); Rémi Deslyper (MCF, ECP); Simon Kéchichian (docteur, Centre Max Weber), Nov 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques partagées et variations de pratiques éducatives entre CPE d’origine populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "le scolaire et le populaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Desmitt; Rémi Deslyper; Simon Kéchichian; Clémence Michoux, Jul 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La “forme scolaire” aujourd’hui. Interroger le mode scolaire de socialisation et ses formes renouvelées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Desmitt; R. Deslyper; S. Kéchichian; C. Michoux, Sep 2022, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se définir, être (re)définis : émergence et défense de la position des CPE dans l’espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de l'INSPE de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer “l’autonomie” : un schème structurant du métier de CPE et ses variations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "The dispositive of autonomy in the learning society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Ecole pédagogique de Vaud; Héloïse Durler; Judith Hangartner; Regula Fankhauser; Angela Kaspar; Ditjola Naço; Crispin Girinshuti, Jan 2021, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux temps du coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du GRESCO « Travailler dans et autour de l’école aujourd’hui: entre réformes et « crises »», Festival Filmer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Depoilly; E. Douat; C. Michoux; F. Montmasson-Michel; S. Vaquéro, Jun 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des CPE sans élèves ? Éléments d’enquête sur le travail des CPE en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Vie scolaire et encadrement éducatif, regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Créteil, Feb 2021, Créteil (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) usage(s) d’un questionnaire dans une enquête qualitative ? Le cas des parcours de CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche CPER - Parcours 2; Laboratoire GRESCO, Dec 2021, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Planter une petite graine pour plus tard“. Les paradoxes du travail socialisateur des CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des doctorants en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Poitiers, Jan 2019, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec et à côté des enseignements. Les pratiques des CPE au prisme de la « forme scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de sociologie (FISO). L’éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de sciences sociales de l’université de Lorraine (2L2S); Société d'émulation des Vosges (SEV), Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseillers principaux d'éducation : un travail socialisateur sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche des Master 2 MEEF-EE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Limoges, Mar 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scènes de vie scolaire aux configurations d’enquête : le travail des CPE en pratique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire chantiers du laboratoire GRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un métier aux frontières mouvantes ? L’inscription des CPE dans la division du travail scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l'Association Française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; RT1 (Savoirs, travail, professions), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le bureau du CPE : production de l’ordre scolaire et arrangements avec les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l'AFS "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; RT4 (sociologie de l'éducation et de la formation), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail sociologique de construction de l’objet à l’épreuve de la demande sociale d’expertise : le cas des études sur le « décrochage scolaire » dans la France des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de l'AISLF "Sociétés en mouvement, sociologie en changement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française; GT 08 (déviance et criminologie), Jul 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1765,626 +1496,895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une forme scolaire de relations sociales « personnalisée » : le cas des conseillers principaux d’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation toujours prisonnière de la forme scolaire. Enquêtes dans et aux frontières de l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-106, 2025, Éducation et Formation en débat, 978-2-7297-1495-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154n4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05381476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie de la forme scolaire. Plaidoyer pour l’usage d’un concept toujours heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éducation toujours prisonnière de la forme scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-22, 2025, 978-2-7297-0498-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154mo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arguence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Chihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-22, 2021, Sociologie et sciences sociales, 978-284-287-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Un travail du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arguence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Chihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Limoges et du Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-240, 2021, Sociologie &amp; Sciences sociales, 978-284-287-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgentistes invisibles de la « continuité pédagogique » : les CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonnéry; Etienne Douat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation aux temps du coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions la Dispute, p. 55-70, 2020, Hors collection, 9782843033162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation toujours prisonnière de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2025, Education et formation en débat, Rachel Gasparini; Françoise Lantheaume, 978-2-7297-1495-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154na⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05381461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières du privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283816v1</w:t>
+                <w:t xml:space="preserve">Guillaume Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Limoges. 2021, 9782842878443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2402,51 +2402,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de socialisation scolaire des CPE. Définir son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers principaux d’éducation saisis par la « crise ». Enquête sur des agents scolaires dans l’ombre de la « continuité pédagogique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2616,51 +2616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les parcours pour prévenir les ruptures scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98C59AC0"/>
+    <w:nsid w:val="CA03DE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3042,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-michoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-michoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>