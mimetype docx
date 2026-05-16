--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -105,2017 +105,2017 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la théorie de la forme scolaire. Plaidoyer pour l’usage d’un concept toujours heuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Éducation toujours prisonnière de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-22, 2025, 978-2-7297-0498-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154mo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme scolaire de relations sociales « personnalisée » : le cas des conseillers principaux d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation toujours prisonnière de la forme scolaire. Enquêtes dans et aux frontières de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-106, 2025, Éducation et Formation en débat, 978-2-7297-1495-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154n4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05381476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arguence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2021, Sociologie et sciences sociales, 978-284-287-844-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Un travail du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arguence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlène Arguence; Aziza Chihi; Clémence Michoux; Fabienne Montmasson-Michel; Nina Moubeyi-Koumba; Guillaume Teillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges et du Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-240, 2021, Sociologie &amp; Sciences sociales, 978-284-287-844-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgentistes invisibles de la « continuité pédagogique » : les CPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bonnéry; Etienne Douat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Éducation aux temps du coronavirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions la Dispute, p. 55-70, 2020, Hors collection, 9782843033162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la théorie de la forme scolaire. Plaidoyer pour l’usage d’un concept (toujours) heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Michoux</w:t>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+                <w:t xml:space="preserve">Claire Desmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe ESCOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOL, Université Paris 8, Sep 2025, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement de travail qui définit in situ l’activité professionnelle. Le cas des conseiller·es principaux·ales d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'association française de sociologie - RT1 Savoirs, travail, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05158892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner les résistances à l’obligation scolaire dans l’enseignement secondaire : les CPE comme entrepreneurs « par le bas » de la scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire plénier ESCOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe ESCOL (Éducation et scolarisation), Mar 2024, Université Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des &amp;quot;malgré tout&amp;quot; de l’Éducation nationale. Devenir CPE au tournant des années 1990-2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pratiques partagées et variations de pratiques éducatives entre CPE d’origine populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "personnels éducatifs non enseignants. Parcours et trajectoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arthur Imbert (docteur, LEST); Alicia Jacquot (MCF, UCO); Rémi Deslyper (MCF, ECP); Simon Kéchichian (docteur, Centre Max Weber), Nov 2023, Université Lumière Lyon 2, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "le scolaire et le populaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Desmitt; Rémi Deslyper; Simon Kéchichian; Clémence Michoux, Jul 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04304107v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques partagées et variations de pratiques éducatives entre CPE d’origine populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des &amp;quot;malgré tout&amp;quot; de l’Éducation nationale. Devenir CPE au tournant des années 1990-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "le scolaire et le populaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Desmitt; Rémi Deslyper; Simon Kéchichian; Clémence Michoux, Jul 2023, Université Lumière Lyon 2, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "personnels éducatifs non enseignants. Parcours et trajectoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arthur Imbert (docteur, LEST); Alicia Jacquot (MCF, UCO); Rémi Deslyper (MCF, ECP); Simon Kéchichian (docteur, Centre Max Weber), Nov 2023, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303841v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Desmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La “forme scolaire” aujourd’hui. Interroger le mode scolaire de socialisation et ses formes renouvelées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Desmitt; R. Deslyper; S. Kéchichian; C. Michoux, Sep 2022, Université Lumière Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se définir, être (re)définis : émergence et défense de la position des CPE dans l’espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de l'INSPE de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer “l’autonomie” : un schème structurant du métier de CPE et ses variations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’éducation aux temps du coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "The dispositive of autonomy in the learning society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole pédagogique de Vaud; Héloïse Durler; Judith Hangartner; Regula Fankhauser; Angela Kaspar; Ditjola Naço; Crispin Girinshuti, Jan 2021, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d'études du GRESCO « Travailler dans et autour de l’école aujourd’hui: entre réformes et « crises »», Festival Filmer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Depoilly; E. Douat; C. Michoux; F. Montmasson-Michel; S. Vaquéro, Jun 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283610v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation aux temps du coronavirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fabriquer “l’autonomie” : un schème structurant du métier de CPE et ses variations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du GRESCO « Travailler dans et autour de l’école aujourd’hui: entre réformes et « crises »», Festival Filmer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Depoilly; E. Douat; C. Michoux; F. Montmasson-Michel; S. Vaquéro, Jun 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international "The dispositive of autonomy in the learning society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole pédagogique de Vaud; Héloïse Durler; Judith Hangartner; Regula Fankhauser; Angela Kaspar; Ditjola Naço; Crispin Girinshuti, Jan 2021, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04305099v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des CPE sans élèves ? Éléments d’enquête sur le travail des CPE en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Vie scolaire et encadrement éducatif, regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Créteil, Feb 2021, Créteil (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) usage(s) d’un questionnaire dans une enquête qualitative ? Le cas des parcours de CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche CPER - Parcours 2; Laboratoire GRESCO, Dec 2021, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Planter une petite graine pour plus tard“. Les paradoxes du travail socialisateur des CPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des doctorants en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Poitiers, Jan 2019, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec et à côté des enseignements. Les pratiques des CPE au prisme de la « forme scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de sociologie (FISO). L’éducation dans et hors la classe : structures, acteurs et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de sciences sociales de l’université de Lorraine (2L2S); Société d'émulation des Vosges (SEV), Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseillers principaux d'éducation : un travail socialisateur sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche des Master 2 MEEF-EE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Limoges, Mar 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scènes de vie scolaire aux configurations d’enquête : le travail des CPE en pratique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire chantiers du laboratoire GRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Feb 2018, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un métier aux frontières mouvantes ? L’inscription des CPE dans la division du travail scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dans le bureau du CPE : production de l’ordre scolaire et arrangements avec les normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'Association Française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; RT1 (Savoirs, travail, professions), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'AFS "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; RT4 (sociologie de l'éducation et de la formation), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04283729v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le bureau du CPE : production de l’ordre scolaire et arrangements avec les normes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un métier aux frontières mouvantes ? L’inscription des CPE dans la division du travail scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'AFS "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; RT4 (sociologie de l'éducation et de la formation), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'Association Française de sociologie "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; RT1 (Savoirs, travail, professions), Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283618v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail sociologique de construction de l’objet à l’épreuve de la demande sociale d’expertise : le cas des études sur le « décrochage scolaire » dans la France des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de l'AISLF "Sociétés en mouvement, sociologie en changement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française; GT 08 (déviance et criminologie), Jul 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283831v1</w:t>
-              </w:r>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-04283816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2133,102 +2133,102 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation toujours prisonnière de la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+                <w:t xml:space="preserve">Claire Desmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Desmitt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Kechichian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160 p., 2025, Education et formation en débat, Rachel Gasparini; Françoise Lantheaume, 978-2-7297-1495-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154na⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,90 +2265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Montmasson-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Chihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Moubeyi-Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Limoges. 2021, 9782842878443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2402,51 +2402,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de socialisation scolaire des CPE. Définir son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers principaux d’éducation saisis par la « crise ». Enquête sur des agents scolaires dans l’ombre de la « continuité pédagogique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Michoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2616,51 +2616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les parcours pour prévenir les ruptures scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Michoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA03DE77"/>
+    <w:nsid w:val="650D7A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3042,51 +3042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-michoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-michoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Michoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714956/leducation-toujours-prisonniere-de-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154mo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154n4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arguence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chihi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Moubeyi-Koumba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montmasson-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/les-frontieres-du-prive-un-travail-du-social/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Douat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05381461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154na" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Michoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>