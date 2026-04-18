--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -144,13038 +144,14198 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Clémence Perrin-Malterre est maîtresse de conférences HDR en sociologie à l'Université Savoie Mont Blanc.Elle a réalisé sa thèse de doctorat en STAPS (soutenue en 2003) au sein du laboratoire Sport et Environnement Social (SENS) de l'UFRAPS de l'Université Joseph Fourier de Grenoble, sous la direction de Jean-Pierre Mounet. Son travail doctoral a porté sur le développement territorial et la gestion des sports de nature dans deux Parcs naturels régionaux de moyenne montagne (Vercors et Bauges). Le cadre théorique de l’action organisée ainsi que le concept de gouvernance territoriale ont été mobilisés pour analyser les jeux d’acteurs spatialisés.A l'issue de son doctorat, elle a obtenu un poste d'ATER à l'UFR STAPS de l'Université Victor Segalen de Bordeaux.En septembre 2004, elle a été recrutée comme maitresse de conférences à l'UFR STAPS de l'Université Blaise Pascal de Clermont-Ferrand. Elle a développé ses recherches au sein du Laboratoire d'Anthropologie des Pratiques Corporelles qui a été intégré au laboratoire Activité, Connaissance, Transmission, Éducation (ACTÉ - EA 4281).En septembre 2012, elle a obtenu une mutation à l'Université Savoie Mont Blanc au sein du département STAPS de l'UFR Sciences et Montagnes et du laboratoire Environnements, Dynamiques, Territoires de Montagne (Edytem - UMR CNRS 5204).En 2019, elle a soutenu son HDR en sociologie à l'Université Grenoble Alpes. Son mémoire original présentait un programme de recherche visant à analyser les enjeux socio-spatiaux du développement des activités récréatives en montagne ; développement qui nécessite de trouver un équilibre entre l’attractivité des territoires générée par ces activités envisagées comme des ressources territoriales et supports d’emploi, et la préservation du milieu naturel et de sa biodiversité. Ce programme mettait en évidence l’accès différenciée aux pratiques récréatives en nature, illustrant une des formes des inégalités environnementales : l’accès aux ressources et aux aménités naturelles. Le rôle des dispositifs publics ou associatifs visant à favoriser l’accès à la nature était questionné afin d’évaluer leur capacité et leurs limites à réduire ces inégalités.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle poursuis actuellement ces pistes de recherche en s’intéressant à des populations qui ne fréquentent pas ou peu le milieu naturel afin de comprendre comment s’opère la socialisation différenciée à l’environnement et ce qu’elle produit en termes d’inégalités. Elle s’intéresse également à la manière dont le changement climatique est susceptible de renforcer ces inégalités étant donné que les populations les plus vulnérables risquent de manquer de ressources pour s’adapter.</w:t>
+        <w:t xml:space="preserve">Elle poursuit actuellement ces pistes de recherche en s’intéressant à des populations qui ne fréquentent pas ou peu le milieu naturel afin de comprendre comment s’opère la socialisation différenciée à l’environnement et ce qu’elle produit en termes d’inégalités. Elle s’intéresse également à la manière dont le changement climatique est susceptible de renforcer ces inégalités étant donné que les populations les plus vulnérables risquent de manquer de ressources pour s’adapter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-border sports and leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (1), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding encounters between recreationists and livestock guardian dogs as a basis for conflict management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2026.101043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociology of ski tourers in France: cultural omnivorism and social distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adopter la mobilité douce pour la pratique des sports de montagne : Une approche par la socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudry-Gréciet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160ts⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer les sports de nature estivaux en moyenne montagne. Modalités d’adaptation et d’atténuation face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2539699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance de la sexuation et la ségrégation ethno-raciale des pratiques récréatives en nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of UNESCO Global Geoparks management: Massif des Bauges (France) and M'Goun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kottabi Salah Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Khalki Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobléa Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.579-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2025.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touristes et animaux de rente en territoire de montagne. Une valse à trois temps entre attraction, évitement et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15f7k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature à la rencontre de l'animal sauvage : modes de présence et gestion de la cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I don’t take too many risks’: women’s bodily engagement in ski touring in the French Alps and Pyrenees mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Leisure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.20-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11745398.2025.2525376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-border Sport and Leisure: Public Action, Practices and Usage in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2434973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eye-catching or breath-catching: Role and landscape attributes of pauses differs among hikers’ profile when rambling in a French mountainous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.100734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2024.100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socialising Role of Cross-border Mobility and its Effects on the Representation of the Border: The Case of Hiking Around Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2415023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions et faune sauvage alpine. Ce que les randonnées font aux relations anthropozoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How green can they be? A survey of ski tourers’ pro-environmental behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Hoibian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02614367.2024.2301946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“If we really disturbed them, they would leave”: Mountain sports participants and wildlife disturbance in the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leisure / Loisir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">William Gasparini</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies de randonnées alpines et requalifications élémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2434973⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Faire et être avec les éléments, 48, pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going to See Animals: An Analysis of Tourist Offerings for Wildlife Observation in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Defraiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Crowded Valleys to the Preserved Summits: Mountain Sports Participants' Attitudes Toward Protected Areas in the Sprawling Urban Areas of the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2539699⟩</w:t>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-21-00001.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Hobléa Fabien</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences paysagères et pratique du ski de randonnée dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2025.11.003⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.24604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor recreation in a Regional Park: types of hikers, ski tourers and snowshoers in the Hautes-Bauges (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Leisure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.209-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11745398.2019.1682016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche originale de gestion concertée pour préserver la quiétude de la faune sauvage: Biodiv’sports de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.28127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aware or not aware? A literature review reveals the dearth of evidence on recreationists awareness of wildlife disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du territoire sur les caractéristiques des réseaux d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thévenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.227-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.202.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies used by French Alpine guides to adapt to the effects of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 46, pp.100734. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2024.100734⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29, pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2020.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Socialising Role of Cross-border Mobility and its Effects on the Representation of the Border: The Case of Hiking Around Mont Blanc</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism diversification process around trail running in the Pays of Allevard (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2415023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14775085.2018.1432410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ski Touring and Snowshoeing in the Hautes–Bauges (Savoie, France): a Study of Various Sports Practices and Ways of Experiencing Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/rga/3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife disturbance and winter recreational activities in Alpine protected areas: recommendations for successful management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Rehnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-9-2s66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu montagnard, entre espace de pratiques sportives et territoire animal : le regard des pratiquants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439, p.67 - p.70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse comportementale face au dérangement dans un espace fortement fréquenté par les randonneurs. Le cas d'une population de chamois dans le massif des Bauges Faune Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 316, pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d’action des prestataires sportifs dans un système touristique en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série, https://journals.openedition.org/tourisme/1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel point de vue sur les espaces partagés entre humains et animaux sauvages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.11004⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164-165, pp. 33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.164.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer l’organisation d’un sport de nature dans deux espaces protégés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp. 79-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de diversification touristique autour des sports de nature dans une station de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, http://tourisme.revues.org/1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’interdisciplinarité dans les recherches sur l’environnement : la mise en œuvre du programme de recherche « sports de nature et faune sauvage ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp. 85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.3528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation du développement durable dans les pratiques professionnelles des prestataires sportifs et touristiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100610⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), https://journals.openedition.org/developpementdurable/10517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité touristique des stations de sports d’hiver de moyenne montagne et recompositions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 697, pp.935-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements et évolutions des pratiques professionnelles des prestataires touristiques de sports de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de développement des loisirs sportifs en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 590-591, pp.215 - 232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canyoning et gestion de l’espace naturel. Les exemples du Vercors et du massif des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente au sommet du Puy de Dôme : Analyse d'un territoire touristique et sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.443-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la pratique du canyoning sur un site : le canyon du Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.057.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moniteurs de parapente sur le site du Puy de Dôme : la construction d'une gouvernance culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication des prestataires de canyoning dans la structuration de l’offre de deux destinations touristiques : le Vercors et le Massif des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (3), p.45-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insertion de l’offre de canyoning dans l’industrie touristique : une étude comparative entre le Massif des Bauges et le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (1), pp.143-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2004.10707645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une composante de l’offre touristique à la structuration en émergence : le canyoning dans le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Raharinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReTour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion concertée des sports de nature en espace protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Faire et être avec les éléments, 48, pp.163-175. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16394⟩</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2596 lines deleted...]
-                <w:t xml:space="preserve">hal-02336398v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nature et société, 978-2759241347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l'organisation des sports de montagne : du paradigme stratégique à la sociologie pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bernardeau-Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des organisations sportives. Une approche pluridimensionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757442319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohabitation entre pratiques récréatives et faune sauvage : un programme de recherche inter et transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Gasquet; Christophe Gauchon; Fabien Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne. 20 ans de recherche au laboratoire Edytem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Edytem 22, Presses universitaires Savoie Mont Blanc, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ski de randonnée : diversité des profils, pluralité de la pratique et stratégies de positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ski de randonnée brouille les pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.29-38, 2022, 978-2-36142-177-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ski de randonnée et faune sauvage : quelle cohabitation, quelles perceptions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ski de randonnée brouille les pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.39-48, 2022, 978-2-36142-177-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail-running, un moyen de diversification touristique des destinations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Riffaud; Nathalie Le Roux; Eric Perera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme sportif, territoires et sociétés. Actualités et enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elya Editions, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’acteurs et logiques des organisations dans les processus d'institutionnalisation du sport « des années fun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mai 68 des sportifs et des éducateurs sportifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-393, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience d'itinérance en vélo en famille à travers l'Europe : L'Eurovélo 6 de Saint-Brévin-les-Pins (France) à Novi Sad (Serbie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 317-331, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme sportif de nature et développement des territoires : l'exemple du parapente sur le Puy-de-Dôme et du canyoning dans le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abderrazak El Akari; André Suchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions AFRAPS, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canyoning. Reaching inaccessible worlds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Muhar; A. Muhar; C. Egger; D. Siegrist. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivers of the Alps. Diversity in nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haupt-Verlag, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile construction d’une identité touristique dans les stations de moyenne montagne. L’exemple du massif du Sancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Peypoch; Jacques Spindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme hivernal. Clé de succès et de développement pour les collectivités de montagne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme, loisirs sportifs et sensibilisation des pratiquants à la fragilité du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Peyvel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 195-207, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des acteurs locaux pour éviter la marginalisation touristique du territoire de Saint-Pierre-de-Chartreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bernard; Caroline Blondy; Philippe Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et périphérie. La centralité des lieux en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.49 - 60, 2017, 978-2-7535-5247-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secours en canyon en Savoie-Dauphiné au début des années 2000. Entre intérêts corporatistes et collaboration des autorités compétentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Lignereux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre, sécurité et secours en montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p.49 - 60, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éco-développeurs récréatifs : une troisième génération de prestataires sportifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bouneau; Jean-Paul Callède; Fabien Sabatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, nature, et développement durable. Une question de génération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.119-128, 2014, 2858924260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les sports de nature : de l'ordre local au réseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757442319</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Quidu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La cohabitation entre pratiques récréatives et faune sauvage : un programme de recherche inter et transdisciplinaire</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Collection Edytem 22, Presses universitaires Savoie Mont Blanc, 2023</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement et dysfonctionnement des systèmes d’acteurs de deux stations de sports d’hiver françaises en moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Fournel, pp.39-48, 2022, 978-2-36142-177-9</w:t>
+              <w:t xml:space="preserve">Jean-Pierre Lemasson; Philippe Violier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Destinations et territoires. Coprésence à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature vus par la sociologie : état des lieux des recherches et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Fournel, pp.29-38, 2022, 978-2-36142-177-9</w:t>
+              <w:t xml:space="preserve">Jean Corneloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et loisirs sportifs de nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fournel, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le trail-running, un moyen de diversification touristique des destinations de moyenne montagne</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme sportif et développement durable : l’exemple des sports motorisés dans les Parcs naturels régionaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Riffaud; Nathalie Le Roux; Eric Perera. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Elya Editions, 2021</w:t>
+              <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perpignan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stratégies d’acteurs et logiques des organisations dans les processus d'institutionnalisation du sport « des années fun »</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sportifs au sein des Parcs naturels régionaux : types de contraintes et formes d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, pp.375-393, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouneau; Yannick Lung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l’innovation, espaces de conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...1211 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (89)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les randonnées alpines comme dispositif d’enchantement. Les ressorts des plaisirs à arpenter la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Congrès de l’Association Française de Sociologie "Environnement (s) &amp; Inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acceptation sociale des grands événements de trail - running : l’exemple de l’UTMB Mont-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Tenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement dans la pratique du trail. Une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des événements locaux aux événements internationaux, des Alpes aux Pyrénées : qui sont les participant·es aux événements de trail-running ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recreational Activities in the Mountains, Encounters with Wildlife, and Connection to Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbrück, Sep 2025, Innsbrück, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renoncer à la voiture pour se rendre sur les sites de pratique de loisir en montagne : quelles trajectoires biographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ralentir, bifurquer, « transitionner », 10 ans après la COP21, quelles transformations écologiques dans les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre « acceptance » et « réactance » : quelle acceptation sociale du Hoka UTMB Mont-Blanc par les habitants de la vallée de Chamonix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Tenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AsTRES : « Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment composer entre marchandisation et « authenticité originelle » d’une pratique ? L’exemple des événements de trail-running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Congrès de la société de sociologie du sport de langue française : Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiquants de sports de montagne sont-ils écolos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements de trail et environnement : une relation complexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Ténas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires et le trail. Ressource touristique et acceptation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le trail et l’ultra-trail, tout un monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEPSA; Université Catholique de l'Ouest, Nov 2024, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological and psychological contributions to conservation ecology. A developmental perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International conference on monitoring and management visitors in recreational and protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie für naturshutz, Sep 2024, Schneverdingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à savoir faire avec les chiens de protection de troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail et ses événements : un management durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès de la Société savante de management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle manière les socio-professionnels des sports de nature s’engagent dans la transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisirs, « sports de nature » et transition(s) ? Etat des lieux, débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix - Marseille Université; Université de Côte d'Azur; Université de Corse Pasquale Paoli, May 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature : entre attractivité des territoires de montagne et préservation du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Territoires, pratiques sportives et récréatives et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme; UFR STAPS, Apr 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randonner autour du Mont Blanc : quelle(s) expérience(s) de la disparité et de la perturbation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La disparité et la perturbation des normes en situation transfrontalière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique des sports de montagne et préservation de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Sport, santé environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Versailles; UVSQ, Nov 2024, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment changer d’approche dans la pratique des sports de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe congrès international de la Société de Sociologie du Sport de Langue Française « Penser le changement. La sociologie face aux « innovations » sportives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes des habitants par rapport aux milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Fréquentation des espaces naturels : quiétude ou inquiétude ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc naturel régional du massif des Vosges, Mar 2023, La Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur le sport pour nourrir les politiques publiques en matière de transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Sport, science, innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Universités, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions socio-anthropologiques autour du rôle des émotions dans les processus socialisations des pratiquant.es d’activités récréatives en environnement montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vécu émotionnel à l’égard du milieu montagnard lors de la pratique de la randonnée à ski, en raquettes et à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe congrès international de la Société de Sociologie du Sport de Langue Française « Dire, faire et analyser : la sociologie du sport face au langage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">They don’t seem that disturbed“ Recreationists’ perspectives on wildlife disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail et la randonnée dans l’Espace Mont Blanc : action publique et usages récréatif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Sports et loisirs transfrontaliers : action publique, pratiques et usages en Europe et dans le monde » 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; MSH Aquitaine, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature sport recreationists emotions toward wildlife in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature, incubateurs de conscience environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife disturbance caused by nature sports: an overview from general to specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International conference on monitoring and management visitors in recreational and protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lillehammer, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports et les loisirs dans le contexte de la coopération territoriale européenne : action publique, pratiques et usages (Projet TranSPORT(S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du Réseau national des MSH. Maison méditerranéenne des sciences de l’homme, Aix-en-Provence (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation et normalisation des « bonnes » manières de pratiquer le ski de randonnée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de soi et règles de sentiments. Sociologie des émotions et pratiques récréatives en milieu montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu naturel comme support d’activités sportives : quel attachement au lieu de pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions et usages du milieu montagnard en ski de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnivority and eclectism in outdoor sports participation, an indicator of environmental awareness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Association for Sociology of Sport Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South-Eastern Norway; EASS, Jun 2019, Bø, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing the role played by sociodemographic variables in the environmental awareness of mountain sports participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World congress of sociology of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Otago; ISSA, Apr 2019, Dunedin, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la quiétude de la faune sauvage lors de la pratique de sports de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres nationales « Sports de nature et valorisation durable des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser les pratiquants de sports de montagne : l'exemple du ski de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de mobilité et slow tourisme à travers l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2018, Boulogne sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente et le canyoning : Acteurs et organisation de deux processus d'institutionnalisation de nouvelles pratiques &amp;quot;du sport des années fun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs sportifs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment organiser un sport sans organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World congress of sociology of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lausanne, Jun 2018, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative management methods for outdoor sports in the Vanoise National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature : une ressource touristique ? L’exemple du trail dans les pré-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Quel tourisme sportif ? Fabrication d’une expérience contemporaine de l’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry, Jul 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth knowledge of visitors: a key element to awareness raising in the context of environmental controversy in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge as an explaining factor for ski tourers’ and snowshoers’ attitude towards wildlife disturbance in protected areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways: human dimensions of wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Goslar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux usages récréatifs en moyenne montagne et impacts sur la faune sauvage emblématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de nature et trajectoires socio-culturelles des territoires de montagne : de la relation paysagère à la conquête des sommets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEX ITEM; Université Grenoble Alpes, Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur des paysages de montagne: regard sur les animaux sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, St Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de nature et trajectoires socio-culturelles des territoires de montagne : de la relation paysagère à la conquête des sommets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d' un SIG, outil facilitant le suivi d' activités touristiques en milieu non-aménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme(s) et adaptation(s), 7e édition du colloque plurisdisciplinaire &amp; international AsTRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques des réseaux d’innovation en stations de moyenne et haute montagnes : quelles différences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thevenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détecter les pauses de randonneurs par l' usage de ST-DBSCAN : analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ski de randonnée : vers un élargissement du recrutement social des pratiquants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal; Mc Guill, Jul 2016, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de portrait du sport en Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première rencontre départementale des acteurs du sport en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montmélian, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et loisirs sportifs et sensibilisation des pratiquants à la fragilité du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l’Association Française de Sociologie "Environnement (s) &amp; Inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ASTRES « L’éducation aux voyages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale; ASTRES, Jun 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Delbes</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions and behaviour of winter sports participants in Regional Natural Park of Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe International conference on monitoring and management visitors in recreational and protected areas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Novi Sad, Sep 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Félicien Tenas</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions and behaviour of visitors. Sociological aspect of the study on man/wildlife interactions in winter sports activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Dec 2025, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Wildlife and winter sports activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALPARC, Mar 2016, Lescheraines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques de sports de nature en lien avec la prise en compte des enjeux naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès de la société de sociologie du sport de langue française : Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres naturalistes de Haute-Savoie « Sport et biodiversité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquête des sommets et protection de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, santé environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Versailles; UVSQ, Nov 2024, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">141e Congrès des sociétés historiques et scientifiques « L’homme et l’animal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen; CTHS, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociological and psychological contributions to conservation ecology. A developmental perspective</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de l'espace naturel dans les sports hivernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Akademie für naturshutz, Sep 2024, Schneverdingen, Germany</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles - Saint Quentin en Yvelines; Association Française de Sociologie, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les territoires et le trail. Ressource touristique et acceptation sociale</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les pratiques récréatives des touristes : complémentarité des méthodes et des acteurs de l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, IFEPSA; Université Catholique de l'Ouest, Nov 2024, Angers (FR), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ASTRES « Observer les touristes pour mieux comprendre les tourismes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle; ASTRES, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux inter-organisationnels et innovations dans le domaine du tourisme sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de management du sport, des loisirs actifs et du tourisme sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature comme ressource touristique et outil de structuration territoriale : Le cas de Saint-Pierre d'Allevard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry; 3SLF, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du tourisme sportif dans la « centralisation » du territoire de Saint-Pierre-de-Chartreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Tourisme, marge et périphérie » de la commission de géographie du tourisme et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport de nature et faune sauvage : entre consommation de la montagne et rencontre au sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Relations anthropo-zoologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, Jul 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d'action des prestataires sportifs et place de la nature dans l'offre sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau d'acteurs et processus de diversification touristique autour des sports de nature dans une station de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Sports, tourismes et Territoires ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions des pratiques sportives et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude et de réflexion sur les pratiques sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMCAS des Pays de Savoie, 2013, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00956811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse organisationnelle d'un sport de nature dans deux espaces protégés : une démarche inductive et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe congrès de la Société de Sociologie du Sport de Langue Française " Comparer le sport "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d'action des prestataires sportifs dans un système touristique en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe colloque ASTRES " Avènement d'un nouveau système touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France. pp.à venir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des pratiques professionnelles des prestataires sportifs de nature face à l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès de l'Association Internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l'enseignement supérieur, Jul 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des pratiques professionnelles des prestataires sportif de nature face à l'incertain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès de l'Association Internationale de Sociologie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une troisième génération de prestataires sportifs et touristiques en lien avec la montée de la problématique du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Activités de pleine nature, aménagements sportifs et développement durable : une question de « génération » ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen; Maison des sciences de l'Homme d'Aquitaine, Jun 2011, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport comme support d’emplois : le cas de l’évolution du métier de prestataire de loisirs sportifs de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris XI, May 2011, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bailly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche « commanditée » dans le domaine du tourisme sportif : le cas de la gestion des sports de nature dans les Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univversité Claude Bernard, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité touristique des destinations : l'exemple de deux stations de sports d'hiver françaises en moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe rencontres franco-québécoises de recherche sur le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2008, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825092v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stations de moyenne montagne : ressources touristiques locales et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès de la Société savante de management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">IVe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, May 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quelle manière les socio-professionnels des sports de nature s’engagent dans la transition ?</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse des métiers sportifs touristiques : l'exemple du parapente biplace au sommet du Puy-de-Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Aix - Marseille Université; Université de Côte d'Azur; Université de Corse Pasquale Paoli, May 2024, Marseille, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les sports de nature : entre attractivité des territoires de montagne et préservation du milieu naturel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable du tourisme sportif dans les Parcs naturels régionaux français : l'exemple des sports motorisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Territoires, pratiques sportives et récréatives et développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme; UFR STAPS, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">IIIe Journées internationales du tourisme - Tourisme et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan et Ecole supérieure de gestion - CFC, Nov 2005, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Randonner autour du Mont Blanc : quelle(s) expérience(s) de la disparité et de la perturbation ?</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature vus par la sociologie : éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « La disparité et la perturbation des normes en situation transfrontalière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque "approche épistémologique des loisirs sportifs de nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux des chercheurs et experts des sports de nature, Apr 2005, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les recherches sur le sport pour nourrir les politiques publiques en matière de transitions</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente au sommet du Puy de Dôme : appropriation territoriale et cultures professionnelles des moniteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, science, innovation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Universités, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « La culture, vecteur du développement des territoires touristiques et sportifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, Oct 2005, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature entre intérêts publics et appropriations privées. Modes de régulation et espaces de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés du tourisme sportif : l’exemple du canyoning dans deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sud XI, Oct 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sportifs au sein des Parcs naturels régionaux : types de contraintes et formes d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du programme de recherche « Les logiques spatiales de l’innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Nov 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Parc naturel régional du massif des Vosges, Mar 2023, La Bresse, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion concertée des sports de nature au sein de deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « la gestion concertée dans les espaces naturels protégés de montagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, May 2003, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de l’offre commerciale de canyoning sur le territoire du Parc naturel régional du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Raharinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe colloque de recherche en tourisme de l'Association des IUP « Tourisme, Hôtellerie, Transport et Loisirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, Sep 2002, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du canyoning dans deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation du canyoning au plan local : le cas du canyon du Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congrès international de l’ACAPS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier - Grenoble 1, Nov 2001, Valence, France. p.97 - p.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5376 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13185,1133 +14345,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS techniques as valuable tools for the cartographic representation of geosites in the Massif des Bauges UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TranSPORT(S) — Les sports et les loisirs dans le contexte de la coopération territoriale européenne : action publique, pratiques et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du Réseau national des MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces partagés entre usagers récréatifs et faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans Meaudre en Vercors, France. 2020, pp.1 - 16, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.00713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change on high Alpine environments: evolution of mountaineering routes over half a century and adaptation strategies developed by French Alpine guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de pratiques du ski de fond et perception du paysage par les fondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès international de l’Association des Chercheurs en Activité Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'une typologie d'itinéraires de randonnée à partir de données GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522884v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02340238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier et quantifier les interactions homme/faune sauvage lors de pratiques récréatives et cynégétiques. Séminaire du DiPEE Grenoble-Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sociologique et écologique des interactions homme / faune sauvage lors de la pratique de sports hivernaux. Séminaire de la Zone Atelier Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des interactions hommes-faune lors de la pratique de sports hivernaux : le point de vue des pratiquants. Séminaire interdisciplinaire de la Zone Atelier Alpes: « Suivre les mobilités animales et humaines. Comparaison des techniques, croisement des informations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’innovation individuelle à l’intelligence territoriale : pratiques innovantes et impacts sur les territoires de montagne. Séminaire de restitution des travaux du WP2 du LABEX ITEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Duparc</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Elodie Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thevenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude sociologique et écologique des interactions homme / faune sauvage lors de la pratique de sports hivernaux. Séminaire de la Zone Atelier Alpes</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction Homme-faune sauvage dans les activités récréatives et touristiques. Séminaire du DiPEE Grenoble-Chambéry, INEE/CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le football féminin au Québec : entre compétition et coopération. Séminaire de recherche international « Sports, jeux et francophonie : l’exemple du Canada » Bordeaux, Maison des sciences de l'homme d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14321,104 +15481,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la cohabitation : analyse des modes interrelations entre biodiversité et sportifs dans le cadre de la pratique du trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edytem; Université Savoie Mont Blanc; Office francais de la biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14428,114 +15588,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRATIQUE DU CANYONING DANS LES PARCS NATURELS REGIONAUX DU VERCORS ET DU MASSIF DES BAUGES : UNE GESTION SPECIFIQUE DE L'ACTIVITE AU SEIN DE CHAQUE TERRITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Joseph Fourier - Grenoble 1, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01632433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14603,51 +15763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4989AF9"/>
+    <w:nsid w:val="BD2A50AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14834,51 +15994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-perrin-malterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6309-4495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076097242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2434973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottabi Salah Eddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki Yahia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobl&#233;a Fabien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2025.11.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2415023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marpot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Malterre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2024.2301946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Defraiteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00001.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2019.1682016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.202.0227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00713" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2018.1432410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3934" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rehnus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Arneodo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-2s66" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Amblard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815282v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10517" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2004.10707645" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Borrell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Raharinosy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gayte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocheblave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511309v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909668v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336322v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bonte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336511v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01632433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-perrin-malterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6309-4495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076097242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2026.101043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudry-Gr&#233;ciet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160ts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottabi Salah Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobl&#233;a Fabien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2025.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f7k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2025.2525376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2434973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2415023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marpot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2024.2301946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Defraiteur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00001.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2019.1682016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.202.0227" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2018.1432410" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rehnus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Arneodo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-2s66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10517" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2004.10707645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Borrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Raharinosy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gayte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocheblave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1961/9782759241347/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710823v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486631v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337774v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754795v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897643v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338756v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338519v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337477v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337380v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338074v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982270v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bonte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01632433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>