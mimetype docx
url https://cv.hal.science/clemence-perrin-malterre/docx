--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -144,191 +144,355 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Clémence Perrin-Malterre est maîtresse de conférences HDR en sociologie à l'Université Savoie Mont Blanc.Elle a réalisé sa thèse de doctorat en STAPS (soutenue en 2003) au sein du laboratoire Sport et Environnement Social (SENS) de l'UFRAPS de l'Université Joseph Fourier de Grenoble, sous la direction de Jean-Pierre Mounet. Son travail doctoral a porté sur le développement territorial et la gestion des sports de nature dans deux Parcs naturels régionaux de moyenne montagne (Vercors et Bauges). Le cadre théorique de l’action organisée ainsi que le concept de gouvernance territoriale ont été mobilisés pour analyser les jeux d’acteurs spatialisés.A l'issue de son doctorat, elle a obtenu un poste d'ATER à l'UFR STAPS de l'Université Victor Segalen de Bordeaux.En septembre 2004, elle a été recrutée comme maitresse de conférences à l'UFR STAPS de l'Université Blaise Pascal de Clermont-Ferrand. Elle a développé ses recherches au sein du Laboratoire d'Anthropologie des Pratiques Corporelles qui a été intégré au laboratoire Activité, Connaissance, Transmission, Éducation (ACTÉ - EA 4281).En septembre 2012, elle a obtenu une mutation à l'Université Savoie Mont Blanc au sein du département STAPS de l'UFR Sciences et Montagnes et du laboratoire Environnements, Dynamiques, Territoires de Montagne (Edytem - UMR CNRS 5204).En 2019, elle a soutenu son HDR en sociologie à l'Université Grenoble Alpes. Son mémoire original présentait un programme de recherche visant à analyser les enjeux socio-spatiaux du développement des activités récréatives en montagne ; développement qui nécessite de trouver un équilibre entre l’attractivité des territoires générée par ces activités envisagées comme des ressources territoriales et supports d’emploi, et la préservation du milieu naturel et de sa biodiversité. Ce programme mettait en évidence l’accès différenciée aux pratiques récréatives en nature, illustrant une des formes des inégalités environnementales : l’accès aux ressources et aux aménités naturelles. Le rôle des dispositifs publics ou associatifs visant à favoriser l’accès à la nature était questionné afin d’évaluer leur capacité et leurs limites à réduire ces inégalités.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle poursuit actuellement ces pistes de recherche en s’intéressant à des populations qui ne fréquentent pas ou peu le milieu naturel afin de comprendre comment s’opère la socialisation différenciée à l’environnement et ce qu’elle produit en termes d’inégalités. Elle s’intéresse également à la manière dont le changement climatique est susceptible de renforcer ces inégalités étant donné que les populations les plus vulnérables risquent de manquer de ressources pour s’adapter.</w:t>
+        <w:t xml:space="preserve">Elle poursuit actuellement ces pistes de recherche en s’intéressant à des populations qui ne fréquentent pas ou peu le milieu naturel afin de comprendre comment s’opère la socialisation différenciée à l’environnement et ce qu’elle produit en termes d’inégalités. Elle s’intéresse également à la manière dont le changement climatique est susceptible de renforcer ces inégalités étant donné que les populations en situation de vulnérabilité risquent de manquer de ressources pour s’adapter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nature et société, 978-2759241347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border sports and leisure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -338,4631 +502,4467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding encounters between recreationists and livestock guardian dogs as a basis for conflict management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2026.101043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology of ski tourers in France: cultural omnivorism and social distinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer les sports de nature estivaux en moyenne montagne. Modalités d’adaptation et d’atténuation face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2539699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance de la sexuation et la ségrégation ethno-raciale des pratiques récréatives en nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of UNESCO Global Geoparks management: Massif des Bauges (France) and M'Goun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kottabi Salah Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Khalki Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobléa Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.579-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2025.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touristes et animaux de rente en territoire de montagne. Une valse à trois temps entre attraction, évitement et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15f7k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adopter la mobilité douce pour la pratique des sports de montagne : Une approche par la socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudry-Gréciet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160ts⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature à la rencontre de l'animal sauvage : modes de présence et gestion de la cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I don’t take too many risks’: women’s bodily engagement in ski touring in the French Alps and Pyrenees mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Leisure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.20-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11745398.2025.2525376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-border Sport and Leisure: Public Action, Practices and Usage in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2434973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socialising Role of Cross-border Mobility and its Effects on the Representation of the Border: The Case of Hiking Around Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.95-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2415023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eye-catching or breath-catching: Role and landscape attributes of pauses differs among hikers’ profile when rambling in a French mountainous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bailly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.100734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2024.100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions et faune sauvage alpine. Ce que les randonnées font aux relations anthropozoologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How green can they be? A survey of ski tourers’ pro-environmental behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02614367.2024.2301946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“If we really disturbed them, they would leave”: Mountain sports participants and wildlife disturbance in the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2026.101043⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 42, pp.100610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies de randonnées alpines et requalifications élémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Faire et être avec les éléments, 48, pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going to See Animals: An Analysis of Tourist Offerings for Wildlife Observation in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Defraiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Crowded Valleys to the Preserved Summits: Mountain Sports Participants' Attitudes Toward Protected Areas in the Sprawling Urban Areas of the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632640⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-21-00001.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences paysagères et pratique du ski de randonnée dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/160ts⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.24604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor recreation in a Regional Park: types of hikers, ski tourers and snowshoers in the Hautes-Bauges (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa-Mamadou Ba</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Langenbach</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2539699⟩</w:t>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Leisure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.209-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11745398.2019.1682016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aware or not aware? A literature review reveals the dearth of evidence on recreationists awareness of wildlife disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du territoire sur les caractéristiques des réseaux d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgeop.2025.11.003⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thévenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.227-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.202.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies used by French Alpine guides to adapt to the effects of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2020.100278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche originale de gestion concertée pour préserver la quiétude de la faune sauvage: Biodiv’sports de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.28127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism diversification process around trail running in the Pays of Allevard (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14775085.2018.1432410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ski Touring and Snowshoeing in the Hautes–Bauges (Savoie, France): a Study of Various Sports Practices and Ways of Experiencing Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/rga/3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife disturbance and winter recreational activities in Alpine protected areas: recommendations for successful management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Rehnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-9-2s66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu montagnard, entre espace de pratiques sportives et territoire animal : le regard des pratiquants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439, p.67 - p.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse comportementale face au dérangement dans un espace fortement fréquenté par les randonneurs. Le cas d'une population de chamois dans le massif des Bauges Faune Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 316, pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d’action des prestataires sportifs dans un système touristique en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série, https://journals.openedition.org/tourisme/1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel point de vue sur les espaces partagés entre humains et animaux sauvages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164-165, pp. 33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.164.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de diversification touristique autour des sports de nature dans une station de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, http://tourisme.revues.org/1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer l’organisation d’un sport de nature dans deux espaces protégés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp. 79-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’interdisciplinarité dans les recherches sur l’environnement : la mise en œuvre du programme de recherche « sports de nature et faune sauvage ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15f7k⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp. 85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.3528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilisation du développement durable dans les pratiques professionnelles des prestataires sportifs et touristiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), https://journals.openedition.org/developpementdurable/10517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité touristique des stations de sports d’hiver de moyenne montagne et recompositions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 697, pp.935-955</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cross-border Sport and Leisure: Public Action, Practices and Usage in the European Union</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements et évolutions des pratiques professionnelles des prestataires touristiques de sports de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.115-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de développement des loisirs sportifs en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 590-591, pp.215 - 232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canyoning et gestion de l’espace naturel. Les exemples du Vercors et du massif des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente au sommet du Puy de Dôme : Analyse d'un territoire touristique et sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.443-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la pratique du canyoning sur un site : le canyon du Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.057.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moniteurs de parapente sur le site du Puy de Dôme : la construction d'une gouvernance culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15</w:t>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication des prestataires de canyoning dans la structuration de l’offre de deux destinations touristiques : le Vercors et le Massif des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (3), p.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insertion de l’offre de canyoning dans l’industrie touristique : une étude comparative entre le Massif des Bauges et le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100610⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (1), pp.143-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2004.10707645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une composante de l’offre touristique à la structuration en émergence : le canyoning dans le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Raharinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReTour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion concertée des sports de nature en espace protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rocheblave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.9-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...2664 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336398v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-05578226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4980,51 +4980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'organisation des sports de montagne : du paradigme stratégique à la sociologie pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Bernardeau-Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des organisations sportives. Une approche pluridimensionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757442319</w:t>
@@ -5053,77 +5053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation entre pratiques récréatives et faune sauvage : un programme de recherche inter et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Gasquet; Christophe Gauchon; Fabien Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne. 20 ans de recherche au laboratoire Edytem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Edytem 22, Presses universitaires Savoie Mont Blanc, 2023</w:t>
@@ -5146,1553 +5146,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ski de randonnée et faune sauvage : quelle cohabitation, quelles perceptions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ski de randonnée brouille les pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.39-48, 2022, 978-2-36142-177-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ski de randonnée : diversité des profils, pluralité de la pratique et stratégies de positionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ski de randonnée brouille les pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Fournel, pp.29-38, 2022, 978-2-36142-177-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Reynier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">hal-04389005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail-running, un moyen de diversification touristique des destinations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Kreziak; Véronique Reynier; Philippe Bourdeau; Jean-François Joye. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Fournel, pp.29-38, 2022, 978-2-36142-177-9</w:t>
+              <w:t xml:space="preserve">Thomas Riffaud; Nathalie Le Roux; Eric Perera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme sportif, territoires et sociétés. Actualités et enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elya Editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’acteurs et logiques des organisations dans les processus d'institutionnalisation du sport « des années fun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Fournel, pp.39-48, 2022, 978-2-36142-177-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mai 68 des sportifs et des éducateurs sportifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-393, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme sportif de nature et développement des territoires : l'exemple du parapente sur le Puy-de-Dôme et du canyoning dans le Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Riffaud; Nathalie Le Roux; Eric Perera. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Elya Editions, 2021</w:t>
+              <w:t xml:space="preserve">Abderrazak El Akari; André Suchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions AFRAPS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience d'itinérance en vélo en famille à travers l'Europe : L'Eurovélo 6 de Saint-Brévin-les-Pins (France) à Novi Sad (Serbie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, pp.375-393, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre Slow. Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 317-331, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canyoning. Reaching inaccessible worlds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 317-331, 2020</w:t>
+              <w:t xml:space="preserve">S. Muhar; A. Muhar; C. Egger; D. Siegrist. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivers of the Alps. Diversity in nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haupt-Verlag, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile construction d’une identité touristique dans les stations de moyenne montagne. L’exemple du massif du Sancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abderrazak El Akari; André Suchet. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Editions AFRAPS, 2020</w:t>
+              <w:t xml:space="preserve">Nicolas Peypoch; Jacques Spindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme hivernal. Clé de succès et de développement pour les collectivités de montagne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme, loisirs sportifs et sensibilisation des pratiquants à la fragilité du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Haupt-Verlag, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Peyvel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 195-207, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des acteurs locaux pour éviter la marginalisation touristique du territoire de Saint-Pierre-de-Chartreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Peypoch; Jacques Spindler. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">Nicolas Bernard; Caroline Blondy; Philippe Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et périphérie. La centralité des lieux en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.49 - 60, 2017, 978-2-7535-5247-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secours en canyon en Savoie-Dauphiné au début des années 2000. Entre intérêts corporatistes et collaboration des autorités compétentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Lignereux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre, sécurité et secours en montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p.49 - 60, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éco-développeurs récréatifs : une troisième génération de prestataires sportifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bouneau; Jean-Paul Callède; Fabien Sabatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, nature, et développement durable. Une question de génération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.119-128, 2014, 2858924260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 195-207, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les sports de nature : de l'ordre local au réseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.49 - 60, 2017, 978-2-7535-5247-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Quidu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p.49 - 60, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement et dysfonctionnement des systèmes d’acteurs de deux stations de sports d’hiver françaises en moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Bouneau; Jean-Paul Callède; Fabien Sabatier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.119-128, 2014, 2858924260</w:t>
+              <w:t xml:space="preserve">Jean-Pierre Lemasson; Philippe Violier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Destinations et territoires. Coprésence à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature vus par la sociologie : état des lieux des recherches et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Corneloup. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et loisirs sportifs de nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fournel, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme sportif et développement durable : l’exemple des sports motorisés dans les Parcs naturels régionaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bataillou; Bernard Schéou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et développement. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perpignan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...265 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sportifs au sein des Parcs naturels régionaux : types de contraintes et formes d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouneau; Yannick Lung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l’innovation, espaces de conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, 2006</w:t>
@@ -6753,64 +6753,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les randonnées alpines comme dispositif d’enchantement. Les ressorts des plaisirs à arpenter la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Congrès de l’Association Française de Sociologie "Environnement (s) &amp; Inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation sociale des grands événements de trail - running : l’exemple de l’UTMB Mont-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Tenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universités de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,51 +6917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans la pratique du trail. Une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des événements locaux aux événements internationaux, des Alpes aux Pyrénées : qui sont les participant·es aux événements de trail-running ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Enjeux des jeux : enseignements des jeux olympiques et paralympiques de Paris 2024, connaissances en sciences humaines et sociales et accompagnement de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse; Université de Montpellier; Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7068,51 +7068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreational Activities in the Mountains, Encounters with Wildlife, and Connection to Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Innsbrück, Sep 2025, Innsbrück, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renoncer à la voiture pour se rendre sur les sites de pratique de loisir en montagne : quelles trajectoires biographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ralentir, bifurquer, « transitionner », 10 ans après la COP21, quelles transformations écologiques dans les territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne occidentale, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7219,51 +7219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre « acceptance » et « réactance » : quelle acceptation sociale du Hoka UTMB Mont-Blanc par les habitants de la vallée de Chamonix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Tenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment composer entre marchandisation et « authenticité originelle » d’une pratique ? L’exemple des événements de trail-running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de la société de sociologie du sport de langue française : Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7383,51 +7383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiquants de sports de montagne sont-ils écolos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Ténas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI congrès de l'Association Française de Sociologie "Environnement(s) et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7554,6755 +7554,6755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociological and psychological contributions to conservation ecology. A developmental perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International conference on monitoring and management visitors in recreational and protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie für naturshutz, Sep 2024, Schneverdingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à savoir faire avec les chiens de protection de troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail et ses événements : un management durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès de la Société savante de management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les territoires et le trail. Ressource touristique et acceptation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le trail et l’ultra-trail, tout un monde »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEPSA; Université Catholique de l'Ouest, Nov 2024, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle manière les socio-professionnels des sports de nature s’engagent dans la transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Akademie für naturshutz, Sep 2024, Schneverdingen, Germany</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisirs, « sports de nature » et transition(s) ? Etat des lieux, débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix - Marseille Université; Université de Côte d'Azur; Université de Corse Pasquale Paoli, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature : entre attractivité des territoires de montagne et préservation du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Territoires, pratiques sportives et récréatives et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme; UFR STAPS, Apr 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randonner autour du Mont Blanc : quelle(s) expérience(s) de la disparité et de la perturbation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « La disparité et la perturbation des normes en situation transfrontalière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique des sports de montagne et préservation de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Sport, santé environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de Versailles; UVSQ, Nov 2024, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment changer d’approche dans la pratique des sports de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe congrès international de la Société de Sociologie du Sport de Langue Française « Penser le changement. La sociologie face aux « innovations » sportives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes des habitants par rapport aux milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Fréquentation des espaces naturels : quiétude ou inquiétude ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc naturel régional du massif des Vosges, Mar 2023, La Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches sur le sport pour nourrir les politiques publiques en matière de transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Sport, science, innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Universités, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">They don’t seem that disturbed“ Recreationists’ perspectives on wildlife disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vécu émotionnel à l’égard du milieu montagnard lors de la pratique de la randonnée à ski, en raquettes et à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">XIe congrès international de la Société de Sociologie du Sport de Langue Française « Dire, faire et analyser : la sociologie du sport face au langage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions socio-anthropologiques autour du rôle des émotions dans les processus socialisations des pratiquant.es d’activités récréatives en environnement montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trail et la randonnée dans l’Espace Mont Blanc : action publique et usages récréatif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Sports et loisirs transfrontaliers : action publique, pratiques et usages en Europe et dans le monde » 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; MSH Aquitaine, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature sport recreationists emotions toward wildlife in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature, incubateurs de conscience environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife disturbance caused by nature sports: an overview from general to specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International conference on monitoring and management visitors in recreational and protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lillehammer, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports et les loisirs dans le contexte de la coopération territoriale européenne : action publique, pratiques et usages (Projet TranSPORT(S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du Réseau national des MSH. Maison méditerranéenne des sciences de l’homme, Aix-en-Provence (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation et normalisation des « bonnes » manières de pratiquer le ski de randonnée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Ottawa, Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de soi et règles de sentiments. Sociologie des émotions et pratiques récréatives en milieu montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès de la Société savante de management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu naturel comme support d’activités sportives : quel attachement au lieu de pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Aix - Marseille Université; Université de Côte d'Azur; Université de Corse Pasquale Paoli, May 2024, Marseille, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions et usages du milieu montagnard en ski de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Territoires, pratiques sportives et récréatives et développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme; UFR STAPS, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnivority and eclectism in outdoor sports participation, an indicator of environmental awareness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « La disparité et la perturbation des normes en situation transfrontalière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">16th European Association for Sociology of Sport Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South-Eastern Norway; EASS, Jun 2019, Bø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing the role played by sociodemographic variables in the environmental awareness of mountain sports participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, santé environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit de Versailles; UVSQ, Nov 2024, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">World congress of sociology of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Otago; ISSA, Apr 2019, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la quiétude de la faune sauvage lors de la pratique de sports de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales « Sports de nature et valorisation durable des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégoriser les pratiquants de sports de montagne : l'exemple du ski de randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jun 2023, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment organiser un sport sans organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Fréquentation des espaces naturels : quiétude ou inquiétude ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc naturel régional du massif des Vosges, Mar 2023, La Bresse, France</w:t>
+              <w:t xml:space="preserve">World congress of sociology of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lausanne, Jun 2018, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience de mobilité et slow tourisme à travers l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque international « Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2018, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente et le canyoning : Acteurs et organisation de deux processus d'institutionnalisation de nouvelles pratiques &amp;quot;du sport des années fun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs sportifs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative management methods for outdoor sports in the Vanoise National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, science, innovation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Universités, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature : une ressource touristique ? L’exemple du trail dans les pré-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Congrès international « Quel tourisme sportif ? Fabrication d’une expérience contemporaine de l’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth knowledge of visitors: a key element to awareness raising in the context of environmental controversy in protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge as an explaining factor for ski tourers’ and snowshoers’ attitude towards wildlife disturbance in protected areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathways: human dimensions of wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Goslar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux usages récréatifs en moyenne montagne et impacts sur la faune sauvage emblématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ENS, May 2022, Lyon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de nature et trajectoires socio-culturelles des territoires de montagne : de la relation paysagère à la conquête des sommets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEX ITEM; Université Grenoble Alpes, Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur des paysages de montagne: regard sur les animaux sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, Jun 2022, Rennes (FR), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de nature et trajectoires socio-culturelles des territoires de montagne : de la relation paysagère à la conquête des sommets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d' un SIG, outil facilitant le suivi d' activités touristiques en milieu non-aménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme(s) et adaptation(s), 7e édition du colloque plurisdisciplinaire &amp; international AsTRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques des réseaux d’innovation en stations de moyenne et haute montagnes : quelles différences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thevenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détecter les pauses de randonneurs par l' usage de ST-DBSCAN : analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ski de randonnée : vers un élargissement du recrutement social des pratiquants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal; Mc Guill, Jul 2016, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de portrait du sport en Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première rencontre départementale des acteurs du sport en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montmélian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et loisirs sportifs et sensibilisation des pratiquants à la fragilité du milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Sports et loisirs transfrontaliers : action publique, pratiques et usages en Europe et dans le monde » 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; MSH Aquitaine, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque ASTRES « L’éducation aux voyages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale; ASTRES, Jun 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions and behaviour of visitors. Sociological aspect of the study on man/wildlife interactions in winter sports activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbrück, Sep 2022, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">Workshop Wildlife and winter sports activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALPARC, Mar 2016, Lescheraines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions and behaviour of winter sports participants in Regional Natural Park of Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe International conference on monitoring and management visitors in recreational and protected areas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Novi Sad, Sep 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques de sports de nature en lien avec la prise en compte des enjeux naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on monitoring and management visitors in recreational and protected areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres naturalistes de Haute-Savoie « Sport et biodiversité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les sports et les loisirs dans le contexte de la coopération territoriale européenne : action publique, pratiques et usages (Projet TranSPORT(S)</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquête des sommets et protection de la faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Gasparini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du Réseau national des MSH. Maison méditerranéenne des sciences de l’homme, Aix-en-Provence (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">141e Congrès des sociétés historiques et scientifiques « L’homme et l’animal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen; CTHS, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de l'espace naturel dans les sports hivernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles - Saint Quentin en Yvelines; Association Française de Sociologie, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les pratiques récréatives des touristes : complémentarité des méthodes et des acteurs de l'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ASTRES « Observer les touristes pour mieux comprendre les tourismes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle; ASTRES, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux inter-organisationnels et innovations dans le domaine du tourisme sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international de management du sport, des loisirs actifs et du tourisme sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature comme ressource touristique et outil de structuration territoriale : Le cas de Saint-Pierre d'Allevard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; 3SLF, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry; 3SLF, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du tourisme sportif dans la « centralisation » du territoire de Saint-Pierre-de-Chartreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Association for Sociology of Sport Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South-Eastern Norway; EASS, Jun 2019, Bø, Norway</w:t>
+              <w:t xml:space="preserve">Colloque « Tourisme, marge et périphérie » de la commission de géographie du tourisme et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport de nature et faune sauvage : entre consommation de la montagne et rencontre au sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, University of Otago; ISSA, Apr 2019, Dunedin, New Zealand</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Relations anthropo-zoologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau d'acteurs et processus de diversification touristique autour des sports de nature dans une station de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales « Sports de nature et valorisation durable des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Sports, tourismes et Territoires ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions des pratiques sportives et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; Association Française de Sociologie, Aug 2019, Aix-en-Provence, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude et de réflexion sur les pratiques sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMCAS des Pays de Savoie, 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00956811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d'action des prestataires sportifs et place de la nature dans l'offre sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Slow tourisme / Slow sport. (En)jeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, May 2018, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse organisationnelle d'un sport de nature dans deux espaces protégés : une démarche inductive et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Sabatier, May 2018, Toulouse, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe congrès de la Société de Sociologie du Sport de Langue Française " Comparer le sport "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des logiques d'action des prestataires sportifs dans un système touristique en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress of sociology of sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lausanne, Jun 2018, Lausanne, France</w:t>
+              <w:t xml:space="preserve">IIe colloque ASTRES " Avènement d'un nouveau système touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des pratiques professionnelles des prestataires sportif de nature face à l'incertain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIXe congrès de l'Association Internationale de Sociologie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00909661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des pratiques professionnelles des prestataires sportifs de nature face à l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international « Quel tourisme sportif ? Fabrication d’une expérience contemporaine de l’ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XIXe congrès de l'Association Internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l'enseignement supérieur, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une troisième génération de prestataires sportifs et touristiques en lien avec la montée de la problématique du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe International conference on monitoring and management visitors in recreational and protected areas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA Bordeaux, Aug 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque « Activités de pleine nature, aménagements sportifs et développement durable : une question de « génération » ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen; Maison des sciences de l'Homme d'Aquitaine, Jun 2011, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport comme support d’emplois : le cas de l’évolution du métier de prestataire de loisirs sportifs de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Goslar, Germany</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris XI, May 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche « commanditée » dans le domaine du tourisme sportif : le cas de la gestion des sports de nature dans les Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne, territoire d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEX ITEM; Université Grenoble Alpes, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ve congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univversité Claude Bernard, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité touristique des destinations : l'exemple de deux stations de sports d'hiver françaises en moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, St Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">IIe rencontres franco-québécoises de recherche sur le tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2008, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, grenoble, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stations de moyenne montagne : ressources touristiques locales et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, May 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse des métiers sportifs touristiques : l'exemple du parapente biplace au sommet du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable du tourisme sportif dans les Parcs naturels régionaux français : l'exemple des sports motorisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Journées internationales du tourisme - Tourisme et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan et Ecole supérieure de gestion - CFC, Nov 2005, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature vus par la sociologie : éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal; Mc Guill, Jul 2016, Montréal, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "approche épistémologique des loisirs sportifs de nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux des chercheurs et experts des sports de nature, Apr 2005, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parapente au sommet du Puy de Dôme : appropriation territoriale et cultures professionnelles des moniteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montmélian, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La culture, vecteur du développement des territoires touristiques et sportifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, Oct 2005, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de nature entre intérêts publics et appropriations privées. Modes de régulation et espaces de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale; ASTRES, Jun 2016, Quimper, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Novi Sad, Sep 2016, Novi Sad, Serbia</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés du tourisme sportif : l’exemple du canyoning dans deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sud XI, Oct 2004, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ALPARC, Mar 2016, Lescheraines, France</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sportifs au sein des Parcs naturels régionaux : types de contraintes et formes d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du programme de recherche « Les logiques spatiales de l’innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Nov 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chamonix, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion concertée des sports de nature au sein de deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « la gestion concertée dans les espaces naturels protégés de montagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Joseph Fourier, May 2003, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen; CTHS, Apr 2016, Rouen, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de l’offre commerciale de canyoning sur le territoire du Parc naturel régional du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Raharinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe colloque de recherche en tourisme de l'Association des IUP « Tourisme, Hôtellerie, Transport et Loisirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, Sep 2002, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles - Saint Quentin en Yvelines; Association Française de Sociologie, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du canyoning dans deux Parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier congrès international de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Sabatier, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...1782 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation du canyoning au plan local : le cas du canyon du Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...400 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Congrès international de l’ACAPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Joseph Fourier - Grenoble 1, Nov 2001, Valence, France. p.97 - p.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14385,51 +14385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzidiya Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14484,82 +14484,82 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TranSPORT(S) — Les sports et les loisirs dans le contexte de la coopération territoriale européenne : action publique, pratiques et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du Réseau national des MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
@@ -14579,74 +14579,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces partagés entre usagers récréatifs et faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans Meaudre en Vercors, France. 2020, pp.1 - 16, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.00713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417497v1</w:t>
@@ -14657,77 +14657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change on high Alpine environments: evolution of mountaineering routes over half a century and adaptation strategies developed by French Alpine guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14752,51 +14752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de pratiques du ski de fond et perception du paysage par les fondeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès international de l’Association des Chercheurs en Activité Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14821,90 +14821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'une typologie d'itinéraires de randonnée à partir de données GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14961,90 +14961,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier et quantifier les interactions homme/faune sauvage lors de pratiques récréatives et cynégétiques. Séminaire du DiPEE Grenoble-Chambéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15062,90 +15062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sociologique et écologique des interactions homme / faune sauvage lors de la pratique de sports hivernaux. Séminaire de la Zone Atelier Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15163,51 +15163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions hommes-faune lors de la pratique de sports hivernaux : le point de vue des pratiquants. Séminaire interdisciplinaire de la Zone Atelier Alpes: « Suivre les mobilités animales et humaines. Comparaison des techniques, croisement des informations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15238,64 +15238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation individuelle à l’intelligence territoriale : pratiques innovantes et impacts sur les territoires de montagne. Séminaire de restitution des travaux du WP2 du LABEX ITEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favre-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thevenard-Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15326,64 +15326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Homme-faune sauvage dans les activités récréatives et touristiques. Séminaire du DiPEE Grenoble-Chambéry, INEE/CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15401,51 +15401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le football féminin au Québec : entre compétition et coopération. Séminaire de recherche international « Sports, jeux et francophonie : l’exemple du Canada » Bordeaux, Maison des sciences de l'homme d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15455,247 +15455,339 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la cohabitation : analyse des modes interrelations entre biodiversité et sportifs dans le cadre de la pratique du trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Savre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edytem; Université Savoie Mont Blanc; Office francais de la biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique du projet TranSPORT(S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RnMSH; MSH Aquitaine; MISHA Strasbourg; MSH Alpes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRATIQUE DU CANYONING DANS LES PARCS NATURELS REGIONAUX DU VERCORS ET DU MASSIF DES BAUGES : UNE GESTION SPECIFIQUE DE L'ACTIVITE AU SEIN DE CHAQUE TERRITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Joseph Fourier - Grenoble 1, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01632433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15763,51 +15855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD2A50AF"/>
+    <w:nsid w:val="3A29C572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15994,51 +16086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-perrin-malterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6309-4495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076097242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2026.101043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudry-Gr&#233;ciet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160ts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottabi Salah Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobl&#233;a Fabien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2025.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f7k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2025.2525376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2434973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2415023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marpot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2024.2301946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100610" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Defraiteur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00001.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2019.1682016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.202.0227" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100278" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2018.1432410" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rehnus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Arneodo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-2s66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Amblard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3528" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10517" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2004.10707645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Borrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Raharinosy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gayte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocheblave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1961/9782759241347/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710823v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103971v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897640v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486631v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337774v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754795v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897643v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338756v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338519v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337477v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337380v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338074v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982270v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bonte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01632433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clemence-perrin-malterre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6309-4495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076097242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1961/9782759241347/cohabiter-avec-le-sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lecuyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa-Mamadou Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2026.101043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2539699" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottabi Salah Eddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki Yahia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobl&#233;a Fabien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgeop.2025.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f7k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudry-Gr&#233;ciet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160ts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2025.2525376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2434973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2415023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marpot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2024.2301946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Defraiteur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00001.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24604" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11745398.2019.1682016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.202.0227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01814670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2018.1432410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rehnus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Arneodo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-2s66" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Amblard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1135" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01815452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10517" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2004.10707645" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Borrell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Raharinosy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gayte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocheblave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01816594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Tenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien T&#233;nas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04825078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486631v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337774v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01754830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897643v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338793v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338756v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338519v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00956811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337380v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337046v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338074v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982270v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bonte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610074v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01632433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>